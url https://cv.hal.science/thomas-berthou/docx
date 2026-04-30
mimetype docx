--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Berthou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Urban Building Energy Model Validation: A Comprehensive Multi-Period Approach for Dynamic Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household energy usage behaviour -is it mightier than energy efficiency? Accounting for the impact of behaviour diversity on household space heating hourly national power demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2022 Summer Study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2022, Hyères, France. pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology of validation for urban building energy models and application to French residential consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uSIM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Edenbourg (on line), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix parcimonieux de modélisation pour la simulation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude de simulation à l'échelle du quartier : comparaison de deux modèles et analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Dossier énergies renouvelables] #39 - Vers l’autonomie énergétique du territoire de Châteauneuf-Grasse : dimensionnement d’une opération d’autoconsommation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation énergétique des bâtiments à l’échelle de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of district archetypes for energy policy design and urban planning through a two-step clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Berthou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Urban Building Energy Model Validation: A Comprehensive Multi-Period Approach for Dynamic Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household energy usage behaviour -is it mightier than energy efficiency? Accounting for the impact of behaviour diversity on household space heating hourly national power demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2022 Summer Study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2022, Hyères, France. pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix parcimonieux de modélisation pour la simulation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology of validation for urban building energy models and application to French residential consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uSIM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Edenbourg (on line), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude de simulation à l'échelle du quartier : comparaison de deux modèles et analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Dossier énergies renouvelables] #39 - Vers l’autonomie énergétique du territoire de Châteauneuf-Grasse : dimensionnement d’une opération d’autoconsommation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation énergétique des bâtiments à l’échelle de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of district archetypes for energy policy design and urban planning through a two-step clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04725841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peirano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schetelat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joannard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lefort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Roug&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duplessis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225528v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04725841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peirano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schetelat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Roug&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joannard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duplessis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225528v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>