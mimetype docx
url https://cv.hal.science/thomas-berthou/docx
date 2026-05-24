--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Berthou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Urban Building Energy Model Validation: A Comprehensive Multi-Period Approach for Dynamic Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household energy usage behaviour -is it mightier than energy efficiency? Accounting for the impact of behaviour diversity on household space heating hourly national power demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2022 Summer Study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2022, Hyères, France. pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix parcimonieux de modélisation pour la simulation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology of validation for urban building energy models and application to French residential consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uSIM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Edenbourg (on line), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude de simulation à l'échelle du quartier : comparaison de deux modèles et analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Dossier énergies renouvelables] #39 - Vers l’autonomie énergétique du territoire de Châteauneuf-Grasse : dimensionnement d’une opération d’autoconsommation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation énergétique des bâtiments à l’échelle de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of district archetypes for energy policy design and urban planning through a two-step clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Berthou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Urban Building Energy Model Validation: A Comprehensive Multi-Period Approach for Dynamic Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household energy usage behaviour -is it mightier than energy efficiency? Accounting for the impact of behaviour diversity on household space heating hourly national power demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2022 Summer Study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2022, Hyères, France. pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix parcimonieux de modélisation pour la simulation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology of validation for urban building energy models and application to French residential consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uSIM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Edenbourg (on line), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'affectation logements-bâtiments pour le paramétrage automatique de modèles énergétiques de quartiers résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation d'outils de simulation énergétique urbaine avec un cas d'application sur la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude de simulation à l'échelle du quartier : comparaison de deux modèles et analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Dossier énergies renouvelables] #39 - Vers l’autonomie énergétique du territoire de Châteauneuf-Grasse : dimensionnement d’une opération d’autoconsommation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation énergétique des bâtiments à l’échelle de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of district archetypes for energy policy design and urban planning through a two-step clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04725841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peirano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schetelat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Roug&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joannard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duplessis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225528v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04725841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peirano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schetelat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Roug&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joannard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duplessis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225528v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>