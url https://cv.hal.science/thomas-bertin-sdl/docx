--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -452,239 +452,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lexie intelligence artificielle dans les titres de presse français – échos d’une révolution technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm13050811⟩</w:t>
+              <w:t xml:space="preserve">Linguodidactica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15290/lingdid.2023.27.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116958v1</w:t>
+                <w:t xml:space="preserve">hal-04481449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lexie intelligence artificielle dans les titres de presse français – échos d’une révolution technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Apremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguodidactica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.5-21. </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15290/lingdid.2023.27.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm13050811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481449v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avoir le cœur/front de V inf ». Périphrase verbale et modalité</w:t>
               </w:r>
@@ -1049,174 +1049,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tunnels ont-ils des bouches ?</w:t>
+                <w:t xml:space="preserve">Le nom &amp;quot;pied&amp;quot; et la notion de stabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374601v1</w:t>
+                <w:t xml:space="preserve">hal-02376029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom &amp;quot;pied&amp;quot; et la notion de stabilité</w:t>
+                <w:t xml:space="preserve">Les tunnels ont-ils des bouches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.12013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184612013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376029v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t>
               </w:r>
@@ -1359,77 +1359,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Knee Surgeons' Perspectives on 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,512 +1680,512 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire(s) et représentation(s) en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referring to an avenue as an &amp;quot;artery&amp;quot; in French: from lexical signification to referential and discursive issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference: from Conventions to Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.249-266, 2023, Studies in Language, 9789027212948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms &amp;quot;dos&amp;quot; et &amp;quot;épaule&amp;quot;. Signification lexicale, référence et dénomination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Georges Kleiber, Pierre Frath et René Daval (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et référence [7e colloque Res per nomen, Université de Reims Champagne-Ardenne, 25-27 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, ÉPURE - Éditions et Presses universitaires de Reims, pp.71-90, 2020, Res per nomen, 978-2-37496-110-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes linguistiques en sémantique lexicale - A propos de certains emplois du nom &amp;quot;cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerín; Audrey Roig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraintes linguistiques : à propos de la complémentation nominale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E. Peter Lang, 2017, 978-2-8076-0221-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de référence dans l'approche unitaire de la polysémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res per nomen VIII - Polsyémie et référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, pp.175-185, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics of u-suffixed adjectives derived from a body item noun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium of Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, NANCY (54), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237497v1</w:t>
-              </w:r>
-[...346 lines deleted...]
-                <w:t xml:space="preserve">hal-04481471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2347,169 +2347,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : analyse sémantique de artère, bouche, coeur épaule et pied</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français Analyse sémantique de &amp;quot;artère&amp;quot;, &amp;quot;bouche&amp;quot;, &amp;quot;coeur&amp;quot;, &amp;quot;épaule&amp;quot; et &amp;quot;pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Normandie Université, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018NORMR077⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01980464v1</w:t>
+                <w:t xml:space="preserve">tel-03139807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français Analyse sémantique de &amp;quot;artère&amp;quot;, &amp;quot;bouche&amp;quot;, &amp;quot;coeur&amp;quot;, &amp;quot;épaule&amp;quot; et &amp;quot;pied</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : analyse sémantique de artère, bouche, coeur épaule et pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Normandie Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018NORMR077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03139807v1</w:t>
+                <w:t xml:space="preserve">tel-01980464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/lingdid.2023.27.01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/lingdid.2023.27.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bessi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>