--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1049,174 +1049,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom &amp;quot;pied&amp;quot; et la notion de stabilité</w:t>
+                <w:t xml:space="preserve">Les tunnels ont-ils des bouches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.12013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184612013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376029v1</w:t>
+                <w:t xml:space="preserve">hal-02374601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tunnels ont-ils des bouches ?</w:t>
+                <w:t xml:space="preserve">Le nom &amp;quot;pied&amp;quot; et la notion de stabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20184612013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374601v1</w:t>
+                <w:t xml:space="preserve">hal-02376029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t>
               </w:r>
@@ -1701,270 +1701,384 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantics of u-suffixed adjectives derived from a body item noun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, NANCY (54), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referring to an avenue as an &amp;quot;artery&amp;quot; in French: from lexical signification to referential and discursive issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference: from Conventions to Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.249-266, 2023, Studies in Language, 9789027212948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms &amp;quot;dos&amp;quot; et &amp;quot;épaule&amp;quot;. Signification lexicale, référence et dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Georges Kleiber, Pierre Frath et René Daval (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et référence [7e colloque Res per nomen, Université de Reims Champagne-Ardenne, 25-27 avril 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, ÉPURE - Éditions et Presses universitaires de Reims, pp.71-90, 2020, Res per nomen, 978-2-37496-110-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes linguistiques en sémantique lexicale - A propos de certains emplois du nom &amp;quot;cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerín; Audrey Roig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes linguistiques : à propos de la complémentation nominale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, 2017, 978-2-8076-0221-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1974,218 +2088,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de référence dans l'approche unitaire de la polysémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res per nomen VIII - Polsyémie et référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Épure, pp.175-185, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481471v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04237497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2347,169 +2347,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français Analyse sémantique de &amp;quot;artère&amp;quot;, &amp;quot;bouche&amp;quot;, &amp;quot;coeur&amp;quot;, &amp;quot;épaule&amp;quot; et &amp;quot;pied</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : analyse sémantique de artère, bouche, coeur épaule et pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Normandie Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018NORMR077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03139807v1</w:t>
+                <w:t xml:space="preserve">tel-01980464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : analyse sémantique de artère, bouche, coeur épaule et pied</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français Analyse sémantique de &amp;quot;artère&amp;quot;, &amp;quot;bouche&amp;quot;, &amp;quot;coeur&amp;quot;, &amp;quot;épaule&amp;quot; et &amp;quot;pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Normandie Université, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018NORMR077⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01980464v1</w:t>
+                <w:t xml:space="preserve">tel-03139807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/lingdid.2023.27.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bessi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/lingdid.2023.27.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>