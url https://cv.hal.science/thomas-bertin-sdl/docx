--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -183,51 +183,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512777v1</w:t>
+                <w:t xml:space="preserve">hal-05512777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and Machine Learning Methods for Speech-Based Suicide Risk Assessment: A Systematic Review</w:t>
               </w:r>
@@ -1049,174 +1049,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tunnels ont-ils des bouches ?</w:t>
+                <w:t xml:space="preserve">Le nom &amp;quot;pied&amp;quot; et la notion de stabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374601v1</w:t>
+                <w:t xml:space="preserve">hal-02376029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom &amp;quot;pied&amp;quot; et la notion de stabilité</w:t>
+                <w:t xml:space="preserve">Les tunnels ont-ils des bouches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.12013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184612013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376029v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t>
               </w:r>
@@ -1701,384 +1701,270 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referring to an avenue as an &amp;quot;artery&amp;quot; in French: from lexical signification to referential and discursive issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference: from Conventions to Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.249-266, 2023, Studies in Language, 9789027212948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms &amp;quot;dos&amp;quot; et &amp;quot;épaule&amp;quot;. Signification lexicale, référence et dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Georges Kleiber, Pierre Frath et René Daval (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et référence [7e colloque Res per nomen, Université de Reims Champagne-Ardenne, 25-27 avril 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, ÉPURE - Éditions et Presses universitaires de Reims, pp.71-90, 2020, Res per nomen, 978-2-37496-110-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes linguistiques en sémantique lexicale - A propos de certains emplois du nom &amp;quot;cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerín; Audrey Roig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes linguistiques : à propos de la complémentation nominale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, 2017, 978-2-8076-0221-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2088,104 +1974,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de référence dans l'approche unitaire de la polysémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res per nomen VIII - Polsyémie et référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Épure, pp.175-185, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantics of u-suffixed adjectives derived from a body item noun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481471v1</w:t>
+                <w:t xml:space="preserve">Nicole Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, NANCY (54), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2347,169 +2347,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : analyse sémantique de artère, bouche, coeur épaule et pied</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français Analyse sémantique de &amp;quot;artère&amp;quot;, &amp;quot;bouche&amp;quot;, &amp;quot;coeur&amp;quot;, &amp;quot;épaule&amp;quot; et &amp;quot;pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Normandie Université, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018NORMR077⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01980464v1</w:t>
+                <w:t xml:space="preserve">tel-03139807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français Analyse sémantique de &amp;quot;artère&amp;quot;, &amp;quot;bouche&amp;quot;, &amp;quot;coeur&amp;quot;, &amp;quot;épaule&amp;quot; et &amp;quot;pied</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : analyse sémantique de artère, bouche, coeur épaule et pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Normandie Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018NORMR077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03139807v1</w:t>
+                <w:t xml:space="preserve">tel-01980464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/lingdid.2023.27.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512777v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/lingdid.2023.27.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.213.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bessi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>