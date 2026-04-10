--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -879,1096 +879,1096 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen et risque de traitements inhumains ou dégradants</w:t>
+                <w:t xml:space="preserve">Bonne foi du diffamateur-lanceur d'alerte, mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.135-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05459026v1</w:t>
+                <w:t xml:space="preserve">halshs-05565667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteinte à un STAD : un droit d'accès n'équivaut pas à une autorisation</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;décrocheurs de portrait&amp;quot; à Strasbourg : la fin ne justifie pas toujours les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.453-454</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146, pp.535 - ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05324352v1</w:t>
+                <w:t xml:space="preserve">halshs-05575731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambiguïté persistante des délits d'atteinte à la représentation de la personne</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen et risque de traitements inhumains ou dégradants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.1389-1394</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197159v1</w:t>
+                <w:t xml:space="preserve">halshs-05459026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-obscur sur le délit de captation d'audience juridictionnelle</w:t>
+                <w:t xml:space="preserve">Non-exécution d'un mandat d'arrêt européen : nouvelles précisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.198-200</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05046894v1</w:t>
+                <w:t xml:space="preserve">halshs-05425150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-exécution d'un mandat d'arrêt européen : nouvelles précisions</w:t>
+                <w:t xml:space="preserve">Provocation par publication éphémère sur un compte fermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438, pp.421-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425150v1</w:t>
+                <w:t xml:space="preserve">halshs-05194490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocation par publication éphémère sur un compte fermé</w:t>
+                <w:t xml:space="preserve">Outrage envers une personne chargée d'une mission de service public : application à un gardien d'immeuble employé par un organisme de logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 438, pp.421-428</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05194490v1</w:t>
+                <w:t xml:space="preserve">halshs-05069543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
+                <w:t xml:space="preserve">[Observations] Notification du droit de se taire préalablement à une mise en examen pour diffamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 440, pp.542-550</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 [N1441B3R], [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05373069v1</w:t>
+                <w:t xml:space="preserve">halshs-04950444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de droit de la presse (juillet 2024-juin 2025)</w:t>
+                <w:t xml:space="preserve">De l'importance de la motivation des peines en matière d'abus de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Data Act et partage de données de l’internet des objets (IoT) : la recherche d’un difficile équilibre entre les droits des parties prenantes (partie 1), 228, pp.54-58</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05288647v1</w:t>
+                <w:t xml:space="preserve">halshs-05422736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence du contexte sur la portée diffamatoire d'un propos</w:t>
+                <w:t xml:space="preserve">Publication d'une décision de condamnation : une disposition peut en cacher une autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989986v1</w:t>
+                <w:t xml:space="preserve">halshs-05373076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outrage envers une personne chargée d'une mission de service public : application à un gardien d'immeuble employé par un organisme de logement social</w:t>
+                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 440, pp.542-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05069543v1</w:t>
+                <w:t xml:space="preserve">halshs-05389435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Observations] Notification du droit de se taire préalablement à une mise en examen pour diffamation</w:t>
+                <w:t xml:space="preserve">Nouvelle pierre à l'édifice jurisprudentiel de la liberté d'expression neutralisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 [N1441B3R], [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04950444v1</w:t>
+                <w:t xml:space="preserve">halshs-05033868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
+                <w:t xml:space="preserve">De l'influence du contexte sur la portée diffamatoire d'un propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 440, pp.542-550</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05389435v1</w:t>
+                <w:t xml:space="preserve">halshs-04989986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle pierre à l'édifice jurisprudentiel de la liberté d'expression neutralisante</w:t>
+                <w:t xml:space="preserve">Un an de droit de la presse (juillet 2024-juin 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.83-87</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Data Act et partage de données de l’internet des objets (IoT) : la recherche d’un difficile équilibre entre les droits des parties prenantes (partie 1), 228, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05033868v1</w:t>
+                <w:t xml:space="preserve">halshs-05288647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication d'une décision de condamnation : une disposition peut en cacher une autre</w:t>
+                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 440, pp.542-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05373076v1</w:t>
+                <w:t xml:space="preserve">halshs-05373069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la motivation des peines en matière d'abus de la liberté d'expression</w:t>
+                <w:t xml:space="preserve">La reconnaissance mutuelle, mais pas n'importe comment !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05422736v1</w:t>
+                <w:t xml:space="preserve">halshs-05295598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication d'une décision de condamnation : de la lecture attentive de l'article 131-35 du Code pénal</w:t>
               </w:r>
@@ -2017,96 +2017,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance mutuelle, mais pas n'importe comment !</w:t>
+                <w:t xml:space="preserve">[Focus] L'expression humoristique en droit pénal de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 [art. N2366B3Z], [13 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05295598v1</w:t>
+                <w:t xml:space="preserve">halshs-05226142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arroseur arrosé ? De la nécessaire retenue dans la révélation d'un sujet d'intérêt général</w:t>
               </w:r>
@@ -2155,1554 +2155,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04995497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la proportionnalité d'une poursuite qui ne s'imposait pas</w:t>
+                <w:t xml:space="preserve">Citation d'un prévenu demeurant dans un État membre de l'Union : régularité ne vaut pas connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 435, pp.221-226</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05081889v1</w:t>
+                <w:t xml:space="preserve">halshs-05387692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Focus] L'expression humoristique en droit pénal de la presse</w:t>
+                <w:t xml:space="preserve">De la proportionnalité d'une poursuite qui ne s'imposait pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 83 [art. N2366B3Z], [13 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 435, pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05226142v1</w:t>
+                <w:t xml:space="preserve">halshs-05081889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation d'un prévenu demeurant dans un État membre de l'Union : régularité ne vaut pas connaissance</w:t>
+                <w:t xml:space="preserve">Atteinte à un STAD : un droit d'accès n'équivaut pas à une autorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.453-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05387692v1</w:t>
+                <w:t xml:space="preserve">halshs-05324352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appréhension de la fin de vie animale par le droit pénal</w:t>
+                <w:t xml:space="preserve">Clair-obscur sur le délit de captation d'audience juridictionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.198-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04671449v1</w:t>
+                <w:t xml:space="preserve">halshs-05046894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impitoyable revanche du secret de l'enquête et de l'instruction</w:t>
+                <w:t xml:space="preserve">L'ambiguïté persistante des délits d'atteinte à la représentation de la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 422, pp.95-100</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.1389-1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04505622v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bonne foi des dénonciatrices de violences sexistes et sexuelles au tamis de l'article 10 de la Convention européenne des droits de l'homme</w:t>
+                <w:t xml:space="preserve">Pas de PFRLR pour la procédure applicable aux délits de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 140, pp.1053-1068</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719217v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04618164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de PFRLR pour la procédure applicable aux délits de presse</w:t>
+                <w:t xml:space="preserve">Cyberharcèlement : la norme illustrée par le hors norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.18-21</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.396-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04618164v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberharcèlement : la norme illustrée par le hors norme</w:t>
+                <w:t xml:space="preserve">Pour une exclusion (plus) franche de l'exceptio veritatis en matière de diffamation haineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 07, pp.396-397</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.542-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04653188v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une exclusion (plus) franche de l'exceptio veritatis en matière de diffamation haineuse</w:t>
+                <w:t xml:space="preserve">Google sommé d' &amp;quot;oublier&amp;quot; une interdiction de gérer (Sanctions pénales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 429, pp.542-549</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 [alerte 13], p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04776370v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrestation provisoire et demande d'extradition : sanction de la négligence de l'État requérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, p. 582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04800497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Google sommé d' &amp;quot;oublier&amp;quot; une interdiction de gérer (Sanctions pénales)</w:t>
+                <w:t xml:space="preserve">Journaliste n'est pas juriste… mais doit rester de bonne foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 [alerte 13], p. 7</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.628-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405810v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journaliste n'est pas juriste… mais doit rester de bonne foi</w:t>
+                <w:t xml:space="preserve">MAE et accomplissement d'une peine sur le territoire de l'État d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.628-630</w:t>
+              <w:t xml:space="preserve">, 2024, 10, p. 528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04851181v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAE et accomplissement d'une peine sur le territoire de l'État d'exécution</w:t>
+                <w:t xml:space="preserve">Parquet européen : étendue du contrôle d'une mesure d'enquête transfrontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, p. 528</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770523v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parquet européen : étendue du contrôle d'une mesure d'enquête transfrontière</w:t>
+                <w:t xml:space="preserve">[Presse et médias - Droit de la presse et des médias] Chronique par Bernard Beignier, Jeremy Antippas, Guillaume Beaussonie, Thomas Besse, Emmanuel Dreyer et Olivier Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 [doctr. 1016], pp.1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405782v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Presse et médias - Droit de la presse et des médias] Chronique par Bernard Beignier, Jeremy Antippas, Guillaume Beaussonie, Thomas Besse, Emmanuel Dreyer et Olivier Mouysset</w:t>
+                <w:t xml:space="preserve">L’appréhension de la fin de vie animale par le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La fin de vie (2e partie), 67 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.111.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04683451v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04671449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandats d’arrêt successifs visant la même personne et les mêmes faits</w:t>
+                <w:t xml:space="preserve">L'impitoyable revanche du secret de l'enquête et de l'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04236564v1</w:t>
+                <w:t xml:space="preserve">halshs-04505622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révocation du sursis prononcé dans un autre État membre</w:t>
+                <w:t xml:space="preserve">La bonne foi des dénonciatrices de violences sexistes et sexuelles au tamis de l'article 10 de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 140, pp.1053-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250940v1</w:t>
+                <w:t xml:space="preserve">halshs-04719217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la liberté d'expression d'un artiste sous contrôle judiciaire</w:t>
+                <w:t xml:space="preserve">Mandats d’arrêt successifs visant la même personne et les mêmes faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.243-244</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04100840v1</w:t>
+                <w:t xml:space="preserve">halshs-04236564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Président décroché, répression neutralisée</w:t>
+                <w:t xml:space="preserve">Révocation du sursis prononcé dans un autre État membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04080076v1</w:t>
+                <w:t xml:space="preserve">halshs-04250940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de haine : pas de &amp;quot;Z&amp;quot; dans &amp;quot;CEDH</w:t>
+                <w:t xml:space="preserve">De la liberté d'expression d'un artiste sous contrôle judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 411, pp.98-101</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.243-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04023430v1</w:t>
+                <w:t xml:space="preserve">halshs-04100840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne foi du diffamateur, (nouveau) mode d'emploi</w:t>
+                <w:t xml:space="preserve">Liberté d'expression et action militante : l'union défendue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.504-505</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04305761v1</w:t>
+                <w:t xml:space="preserve">halshs-04137150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du négationnisme par affirmation : le &amp;quot;Z&amp;quot; face à l'Histoire</w:t>
+                <w:t xml:space="preserve">[Le point sur...] De l'obligation d'information en cours de garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 418, pp.554-559</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (N7786BZE), [6 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04286647v1</w:t>
+                <w:t xml:space="preserve">halshs-04395127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation des données à caractère personnel par le parquet</w:t>
               </w:r>
@@ -3751,1554 +3751,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03975043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression et action militante : l'union défendue ?</w:t>
+                <w:t xml:space="preserve">Discours de haine : pas de &amp;quot;Z&amp;quot; dans &amp;quot;CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.263-266</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 411, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04137150v1</w:t>
+                <w:t xml:space="preserve">halshs-04023430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Le point sur...] De l'obligation d'information en cours de garde à vue</w:t>
+                <w:t xml:space="preserve">Président décroché, répression neutralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (N7786BZE), [6 p.]</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04395127v1</w:t>
+                <w:t xml:space="preserve">halshs-04080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évanescente responsabilité pénale des fournisseurs de services intermédiaires dans le cadre de la mise en ligne de contenus illicites</w:t>
+                <w:t xml:space="preserve">Bonne foi du diffamateur, (nouveau) mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.504-505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04364056v1</w:t>
+                <w:t xml:space="preserve">halshs-04305761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'identité des victimes d'infractions sexuelles</w:t>
+                <w:t xml:space="preserve">Du négationnisme par affirmation : le &amp;quot;Z&amp;quot; face à l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418, pp.554-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04032369v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04286647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'article 10 de la Convention européenne de sauvegarde des droits de l'homme et des libertés fondamentales « hors les murs » : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
+                <w:t xml:space="preserve">L'évanescente responsabilité pénale des fournisseurs de services intermédiaires dans le cadre de la mise en ligne de contenus illicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04667258v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen et réinsertion sociale de la personne recherchée dans l'État d'exécution</w:t>
+                <w:t xml:space="preserve">Protection de l'identité des victimes d'infractions sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04144089v1</w:t>
+                <w:t xml:space="preserve">halshs-04032369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffamation par correspondance privée : la confidentialité avant tout !</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen et réinsertion sociale de la personne recherchée dans l'État d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714959v1</w:t>
+                <w:t xml:space="preserve">halshs-04144089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense de s'approcher des sources, surtout lorsqu'elles éclaboussent</w:t>
+                <w:t xml:space="preserve">L'article 10 de la Convention européenne de sauvegarde des droits de l'homme et des libertés fondamentales « hors les murs » : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le droit de la presse sous l'emprise du droit européen. Actes du forum Légipresse du 17 novembre 2023, HS 70, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771922v1</w:t>
+                <w:t xml:space="preserve">halshs-04667258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret bien gardé n'est qu'à moitié protégé</w:t>
+                <w:t xml:space="preserve">Audition libre et caractère &amp;quot;globalement équitable&amp;quot; de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.583-584</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.319-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904187v1</w:t>
+                <w:t xml:space="preserve">halshs-03708007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audition libre et caractère &amp;quot;globalement équitable&amp;quot; de la procédure</w:t>
+                <w:t xml:space="preserve">L'irrésistible rétrécissement du droit pénal de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.319-321</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, pp.407-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708007v1</w:t>
+                <w:t xml:space="preserve">halshs-03592485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'irrésistible rétrécissement du droit pénal de la presse</w:t>
+                <w:t xml:space="preserve">De la médiatisation du droit pénal des affaires publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 08, pp.407-414</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.570-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03592485v1</w:t>
+                <w:t xml:space="preserve">halshs-03904144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiatisation du droit pénal des affaires publiques</w:t>
+                <w:t xml:space="preserve">Le chat, la souris et le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.570-573</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904144v1</w:t>
+                <w:t xml:space="preserve">halshs-03709274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chat, la souris et le juge</w:t>
+                <w:t xml:space="preserve">[Réalisation de l'actif ] Bien confisqué ne peut être réalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 184], pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709274v1</w:t>
+                <w:t xml:space="preserve">halshs-03771950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Réalisation de l'actif ] Bien confisqué ne peut être réalisé</w:t>
+                <w:t xml:space="preserve">Conformité à la Constitution de l'article 113-8 du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 [alerte 184], pp.6-7</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771950v1</w:t>
+                <w:t xml:space="preserve">halshs-03881463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformité à la Constitution de l'article 113-8 du Code pénal</w:t>
+                <w:t xml:space="preserve">L'impunité des criminels, la persévérance des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [2 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03881463v1</w:t>
+                <w:t xml:space="preserve">halshs-03709276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équité globale et audition libre, bis repetita</w:t>
+                <w:t xml:space="preserve">Sur les réseaux, prière de tenir vos chiens en laisse (et correctement muselés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 398, pp.605-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03812165v1</w:t>
+                <w:t xml:space="preserve">halshs-03515019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation objective de la nécessité d'une mesure de géolocalisation</w:t>
+                <w:t xml:space="preserve">Remise d'un ressortissant européen : priorité à l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.484-486</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03816145v1</w:t>
+                <w:t xml:space="preserve">halshs-03832429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise d'un ressortissant européen : priorité à l'Union</w:t>
+                <w:t xml:space="preserve">Appréciation objective de la nécessité d'une mesure de géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.484-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03832429v1</w:t>
+                <w:t xml:space="preserve">halshs-03816145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impunité des criminels, la persévérance des juges</w:t>
+                <w:t xml:space="preserve">Équité globale et audition libre, bis repetita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709276v1</w:t>
+                <w:t xml:space="preserve">halshs-03812165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les réseaux, prière de tenir vos chiens en laisse (et correctement muselés)</w:t>
+                <w:t xml:space="preserve">Droit de la presse et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 398, pp.605-609</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29-33 [chronique 925], pp.1485-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03515019v1</w:t>
+                <w:t xml:space="preserve">halshs-03739544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de la presse et des médias</w:t>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - Quand la parole se libère, la bonne foi vole à son secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29-33 [chronique 925], pp.1485-1493</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.659-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03739544v1</w:t>
+                <w:t xml:space="preserve">halshs-03883323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice dans le débat démocratique - Quand la parole se libère, la bonne foi vole à son secours</w:t>
+                <w:t xml:space="preserve">Confiance et méfiance dans l'espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.659-673</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03883323v1</w:t>
+                <w:t xml:space="preserve">halshs-03709278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel d'une ordonnance de mise en accusation visant un délit connexe</w:t>
               </w:r>
@@ -5347,635 +5347,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et méfiance dans l'espace de liberté, de sécurité et de justice</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen : pardonner, ce n'est pas juger...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709278v1</w:t>
+                <w:t xml:space="preserve">halshs-03709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen : pardonner, ce n'est pas juger...</w:t>
+                <w:t xml:space="preserve">Défense de s'approcher des sources, surtout lorsqu'elles éclaboussent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709283v1</w:t>
+                <w:t xml:space="preserve">halshs-03771922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a banqueroute, et banqueroutes</w:t>
+                <w:t xml:space="preserve">Diffamation par correspondance privée : la confidentialité avant tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709293v1</w:t>
+                <w:t xml:space="preserve">halshs-03714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse et médias. Droit de la presse et des médias. Chronique par Bernard Beignier</w:t>
+                <w:t xml:space="preserve">Secret bien gardé n'est qu'à moitié protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, doctr. 752 (27), pp.1317-1324</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.583-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709303v1</w:t>
+                <w:t xml:space="preserve">halshs-03904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression et intérêt général : du droit spécial au droit commun</w:t>
+                <w:t xml:space="preserve">Il y a banqueroute, et banqueroutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.7-10</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709251v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la distinction entre le général et l'individuel dans l'authentification des actes communautaires</w:t>
+                <w:t xml:space="preserve">Presse et médias. Droit de la presse et des médias. Chronique par Bernard Beignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, [3 p.]</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, doctr. 752 (27), pp.1317-1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709288v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo, Juliette, le sexe et le droit pénal</w:t>
+                <w:t xml:space="preserve">Liberté d'expression et intérêt général : du droit spécial au droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.9</w:t>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709248v1</w:t>
+                <w:t xml:space="preserve">halshs-03709251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ne plaisante pas avec les attentats</w:t>
+                <w:t xml:space="preserve">De la distinction entre le général et l'individuel dans l'authentification des actes communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 396, pp.481</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03385146v1</w:t>
+                <w:t xml:space="preserve">halshs-03709288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement d'une personne détenue à l'étranger : la visio, sinon rien !</w:t>
               </w:r>
@@ -6024,1201 +6024,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03294477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen : reconnaître, c'est juger</w:t>
+                <w:t xml:space="preserve">On ne plaisante pas avec les attentats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 396, pp.481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709291v1</w:t>
+                <w:t xml:space="preserve">halshs-03385146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition d'autrui à un risque par divulgation d'informations identifiantes</w:t>
+                <w:t xml:space="preserve">Roméo, Juliette, le sexe et le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42, L6128L74 [3 p.]</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709289v1</w:t>
+                <w:t xml:space="preserve">halshs-03709248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la barre, le capitaine souffre !</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen : reconnaître, c'est juger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.42</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03116188v1</w:t>
+                <w:t xml:space="preserve">halshs-03709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outrage, l'injure et la diffamation sont sur un bateau…</w:t>
+                <w:t xml:space="preserve">Exposition d'autrui à un risque par divulgation d'informations identifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 393, pp.274</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, L6128L74 [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03258957v1</w:t>
+                <w:t xml:space="preserve">halshs-03709289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répression pénale des appels au boycott de produits israéliens en droit européen des droits de l'Homme</w:t>
+                <w:t xml:space="preserve">À la barre, le capitaine souffre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709257v1</w:t>
+                <w:t xml:space="preserve">halshs-03116188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délit de &amp;quot;vidéo-lynchage&amp;quot; et usage &amp;quot;disproportionné&amp;quot; de la force par des titulaires d'une mission de maintien de l'ordre : quelle compatibilité ?</w:t>
+                <w:t xml:space="preserve">L'outrage, l'injure et la diffamation sont sur un bateau…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, [5 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709262v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03258957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement d'une garde à vue par des journalistes : qui ne dit mot ne consent pas forcément !</w:t>
+                <w:t xml:space="preserve">Délit de &amp;quot;vidéo-lynchage&amp;quot; et usage &amp;quot;disproportionné&amp;quot; de la force par des titulaires d'une mission de maintien de l'ordre : quelle compatibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.297</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03058942v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la faiblesse des créanciers chirographaires à l'institution d'un échevinage inversé au royaume des procédures collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.1191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d'appeler au boycott de produits d'origine étrangère : une protection prévisible face à une ingérence imprévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : de l'absence de cumul des actions à l'absence de satisfaction des créanciers ?</w:t>
+                <w:t xml:space="preserve">Enregistrement d'une garde à vue par des journalistes : qui ne dit mot ne consent pas forcément !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.19-21</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709306v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessaisissement du débiteur en liquidation judiciaire et constitution de partie civile : épilogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709294v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : de l'absence de cumul des actions à l'absence de satisfaction des créanciers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049950v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression : une relation « prise de Tête »</w:t>
+                <w:t xml:space="preserve">Dessaisissement du débiteur en liquidation judiciaire et constitution de partie civile : épilogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, pp.438</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.alerte 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03059252v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'injure publique et de sa justification par le droit à la liberté d'expression</w:t>
+                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression : une relation « prise de Tête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, [6 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709298v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article 18 de la Convention et critère du « but prédominant » : la Cour de Strasbourg persiste et signe</w:t>
+                <w:t xml:space="preserve">La répression pénale des appels au boycott de produits israéliens en droit européen des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (124), pp.835-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.124.0835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03037175v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe ne bis in idem et qualifications idéalement en concours dans une même procédure : une erreur de casting ?</w:t>
+                <w:t xml:space="preserve">De l'injure publique et de sa justification par le droit à la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.495</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, [6 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03037173v1</w:t>
+                <w:t xml:space="preserve">halshs-03709298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répression pénale des conduites sexuelles à risque dissimulé : une situation (toujours) satisfaisante ?</w:t>
               </w:r>
@@ -7267,393 +7267,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03037120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation des box vitrés dans les juridictions pénales confrontée aux droits fondamentaux des mis en cause : une affaire de compromis</w:t>
+                <w:t xml:space="preserve">Principe ne bis in idem et qualifications idéalement en concours dans une même procédure : une erreur de casting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.495</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709269v1</w:t>
+                <w:t xml:space="preserve">halshs-03037173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apologie d'actes terroristes : quelle publicité ?</w:t>
+                <w:t xml:space="preserve">Article 18 de la Convention et critère du « but prédominant » : la Cour de Strasbourg persiste et signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 365, pp.556</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03036927v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le débat d'intérêt général : un fait justificatif conventionnel</w:t>
+                <w:t xml:space="preserve">La généralisation des box vitrés dans les juridictions pénales confrontée aux droits fondamentaux des mis en cause : une affaire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/apc.040.0087⟩</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (117), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.117.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709272v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agressions sexuelles dans la sphère conjugale, casse-tête de Cupidon à l'adresse du juge répressif</w:t>
+                <w:t xml:space="preserve">Apologie d'actes terroristes : quelle publicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049794v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat d'intérêt général : un fait justificatif conventionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liberté d'expression, 1 (40), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.040.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agressions sexuelles dans la sphère conjugale, casse-tête de Cupidon à l'adresse du juge répressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1801.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 537 du Code de procédure pénale et procès équitable en matière contraventionnelle : preuve contraire ou probatio diabolica ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7663,832 +7801,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle appréhension de l’humour par le droit de la presse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude : Quel humour !?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ronan Bretel; Laurent Jaffro; Institut des sciences juridique et philosophique de la Sorbonne (ISJPS); Projet Sorb’Rising HUMOUR, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « bouche de la loi » à la « bouche de la justice » : l’émancipation du juge répressif en droit pénal contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès des Jeunes Pénalistes de l’AFDP -Trente ans après la réforme du Code pénal : toujours à la recherche de l’architecte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Droit pénal (AFDP), Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grève en droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grève et son droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Castillo; Aurélie Tardieu, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05324524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression face aux activités économiques, entre fragilités et renforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les activités économiques à l'aune des droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Cayol; Harold Kobina Gaba; Ismaëlline Eba Nguema, Nov 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien des liens avec l'extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et libertés fondamentaux en prison : de la loi pénitentiaire au Code pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Manuel Larralde; Agnès Cerf, Jan 2023, Caen Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article 10 de la Convention EDH &amp;quot;hors les murs&amp;quot; : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Légipresse 2023 : Le droit de la presse sous l'emprise du droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des avocats praticiens du droit de la presse; Légipresse, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de haine dans la loi du 29 juillet 1881 sur la liberté de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence : Les discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baptiste Nicaud, Feb 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03710664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine et sensibilité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Lex, Sed Lex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau européen de recherche en droits de l'Homme, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03710666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de haine dans la loi du 29 juillet 1881 sur la liberté de la presse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le droit pénal à l'heure de l'intégration européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours de haine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43-63, 2023, (Droit privé &amp; sciences criminelles), 978-2-84934-719-5</w:t>
+              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées : Liber amicorum Grégory Godiveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-180, 2026, 9782802777809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04086224v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peine(s) et sensibilité(s)</w:t>
+                <w:t xml:space="preserve">Les discours de haine dans la loi du 29 juillet 1881 sur la liberté de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quentin Ricordel. </w:t>
+              <w:t xml:space="preserve">Baptiste Nicaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dura Lex, Sed Lex ? La sensibilité du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.161-171, 2023, (Droit &amp; science politique), 978-2-84934-618-1</w:t>
+              <w:t xml:space="preserve">Les discours de haine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43-63, 2023, (Droit privé &amp; sciences criminelles), 978-2-84934-719-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04364060v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peine(s) et sensibilité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Ricordel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dura Lex, Sed Lex ? La sensibilité du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.161-171, 2023, (Droit &amp; science politique), 978-2-84934-618-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux stratégique et liberté d'expression : le cas des &amp;quot;procédures baîllons&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Boyer-Capelle; Emilie Chevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contentieux stratégiques : approches sectorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2021, 978-2-7110-3476-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8498,98 +8731,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8599,114 +8832,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pénalisation de l'expression publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Limoges, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LIMO0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01863583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8774,51 +9007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD7C1E0E"/>
+    <w:nsid w:val="851A6C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8922,51 +9155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="454B7928"/>
+    <w:nsid w:val="71E69BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9070,51 +9303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A2A8B60E"/>
+    <w:nsid w:val="FDCA13AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9218,51 +9451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0221A4E7"/>
+    <w:nsid w:val="58A8A44B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9366,51 +9599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="36B6E44A"/>
+    <w:nsid w:val="355E8E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9514,51 +9747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B522F6D8"/>
+    <w:nsid w:val="81481BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9662,51 +9895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F19EF761"/>
+    <w:nsid w:val="FB1549CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9810,51 +10043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1E410324"/>
+    <w:nsid w:val="88F5BFC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9958,51 +10191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7D9D77B2"/>
+    <w:nsid w:val="F4700CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10106,51 +10339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A9F92503"/>
+    <w:nsid w:val="D9825608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10254,51 +10487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FD51204E"/>
+    <w:nsid w:val="0C8CBE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10402,51 +10635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D562AE23"/>
+    <w:nsid w:val="2C1F73CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10666,51 +10899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05459026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.124.0835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.117.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.040.0087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1801.0021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364073v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05459026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.124.0835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.117.0067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.040.0087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1801.0021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/transitions-juridiques-europeennes-comparees-9782802777809.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>