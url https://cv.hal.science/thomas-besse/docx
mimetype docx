--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -879,613 +879,613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne foi du diffamateur-lanceur d'alerte, mode d'emploi</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen et risque de traitements inhumains ou dégradants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 03, pp.135-136</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05565667v1</w:t>
+                <w:t xml:space="preserve">halshs-05459026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;décrocheurs de portrait&amp;quot; à Strasbourg : la fin ne justifie pas toujours les moyens</w:t>
+                <w:t xml:space="preserve">Bonne foi du diffamateur-lanceur d'alerte, mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 146, pp.535 - ?</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.135-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05575731v1</w:t>
+                <w:t xml:space="preserve">halshs-05565667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen et risque de traitements inhumains ou dégradants</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;décrocheurs de portrait&amp;quot; à Strasbourg : la fin ne justifie pas toujours les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, [3 p.]</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146, pp.535 - ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05459026v1</w:t>
+                <w:t xml:space="preserve">halshs-05575731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-exécution d'un mandat d'arrêt européen : nouvelles précisions</w:t>
+                <w:t xml:space="preserve">Apologie d'un acte terroriste par son assimilation à un acte de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2026, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425150v1</w:t>
+                <w:t xml:space="preserve">halshs-05593149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocation par publication éphémère sur un compte fermé</w:t>
+                <w:t xml:space="preserve">Le magistrat, nouveau « chien de garde » du modèle démocratique sur les réseaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 438, pp.421-428</w:t>
+              <w:t xml:space="preserve">, 2026, 445, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05194490v1</w:t>
+                <w:t xml:space="preserve">halshs-05605282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outrage envers une personne chargée d'une mission de service public : application à un gardien d'immeuble employé par un organisme de logement social</w:t>
+                <w:t xml:space="preserve">Non-exécution d'un mandat d'arrêt européen : nouvelles précisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05069543v1</w:t>
+                <w:t xml:space="preserve">halshs-05425150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Observations] Notification du droit de se taire préalablement à une mise en examen pour diffamation</w:t>
+                <w:t xml:space="preserve">Provocation par publication éphémère sur un compte fermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 [N1441B3R], [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438, pp.421-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04950444v1</w:t>
+                <w:t xml:space="preserve">halshs-05194490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la motivation des peines en matière d'abus de la liberté d'expression</w:t>
+                <w:t xml:space="preserve">Nouvelle pierre à l'édifice jurisprudentiel de la liberté d'expression neutralisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05422736v1</w:t>
+                <w:t xml:space="preserve">halshs-05033868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication d'une décision de condamnation : une disposition peut en cacher une autre</w:t>
               </w:r>
@@ -1534,579 +1534,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05373076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
+                <w:t xml:space="preserve">[Observations] Notification du droit de se taire préalablement à une mise en examen pour diffamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 440, pp.542-550</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 [N1441B3R], 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05389435v1</w:t>
+                <w:t xml:space="preserve">halshs-04950444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle pierre à l'édifice jurisprudentiel de la liberté d'expression neutralisante</w:t>
+                <w:t xml:space="preserve">De l'importance de la motivation des peines en matière d'abus de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.83-87</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05033868v1</w:t>
+                <w:t xml:space="preserve">halshs-05422736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence du contexte sur la portée diffamatoire d'un propos</w:t>
+                <w:t xml:space="preserve">Un an de droit de la presse (juillet 2024-juin 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Data Act et partage de données de l’internet des objets (IoT) : la recherche d’un difficile équilibre entre les droits des parties prenantes (partie 1), 228, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989986v1</w:t>
+                <w:t xml:space="preserve">halshs-05288647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de droit de la presse (juillet 2024-juin 2025)</w:t>
+                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Data Act et partage de données de l’internet des objets (IoT) : la recherche d’un difficile équilibre entre les droits des parties prenantes (partie 1), 228, pp.54-58</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 440, p. 542 à 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05288647v1</w:t>
+                <w:t xml:space="preserve">halshs-05373069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
+                <w:t xml:space="preserve">De l'influence du contexte sur la portée diffamatoire d'un propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 440, pp.542-550</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05373069v1</w:t>
+                <w:t xml:space="preserve">halshs-04989986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance mutuelle, mais pas n'importe comment !</w:t>
+                <w:t xml:space="preserve">Outrage envers une personne chargée d'une mission de service public : application à un gardien d'immeuble employé par un organisme de logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05295598v1</w:t>
+                <w:t xml:space="preserve">halshs-05069543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication d'une décision de condamnation : de la lecture attentive de l'article 131-35 du Code pénal</w:t>
+                <w:t xml:space="preserve">La reconnaissance mutuelle, mais pas n'importe comment !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [2 p.]</w:t>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05127269v1</w:t>
+                <w:t xml:space="preserve">halshs-05295598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Focus] L'expression humoristique en droit pénal de la presse</w:t>
+                <w:t xml:space="preserve">Publication d'une décision de condamnation : de la lecture attentive de l'article 131-35 du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 83 [art. N2366B3Z], [13 p.]</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05226142v1</w:t>
+                <w:t xml:space="preserve">halshs-05127269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arroseur arrosé ? De la nécessaire retenue dans la révélation d'un sujet d'intérêt général</w:t>
               </w:r>
@@ -2155,579 +2155,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04995497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation d'un prévenu demeurant dans un État membre de l'Union : régularité ne vaut pas connaissance</w:t>
+                <w:t xml:space="preserve">De la proportionnalité d'une poursuite qui ne s'imposait pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 435, pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05387692v1</w:t>
+                <w:t xml:space="preserve">halshs-05081889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la proportionnalité d'une poursuite qui ne s'imposait pas</w:t>
+                <w:t xml:space="preserve">Citation d'un prévenu demeurant dans un État membre de l'Union : régularité ne vaut pas connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 435, pp.221-226</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05081889v1</w:t>
+                <w:t xml:space="preserve">halshs-05387692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteinte à un STAD : un droit d'accès n'équivaut pas à une autorisation</w:t>
+                <w:t xml:space="preserve">[Focus] L'expression humoristique en droit pénal de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.453-454</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 [art. N2366B3Z], 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05324352v1</w:t>
+                <w:t xml:space="preserve">halshs-05226142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-obscur sur le délit de captation d'audience juridictionnelle</w:t>
+                <w:t xml:space="preserve">Atteinte à un STAD : un droit d'accès n'équivaut pas à une autorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.198-200</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.453-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05046894v1</w:t>
+                <w:t xml:space="preserve">halshs-05324352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambiguïté persistante des délits d'atteinte à la représentation de la personne</w:t>
+                <w:t xml:space="preserve">Clair-obscur sur le délit de captation d'audience juridictionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.1389-1394</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.198-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197159v1</w:t>
+                <w:t xml:space="preserve">halshs-05046894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de PFRLR pour la procédure applicable aux délits de presse</w:t>
+                <w:t xml:space="preserve">L'ambiguïté persistante des délits d'atteinte à la représentation de la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.18-21</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.1389-1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04618164v1</w:t>
+                <w:t xml:space="preserve">halshs-05197159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberharcèlement : la norme illustrée par le hors norme</w:t>
+                <w:t xml:space="preserve">Pas de PFRLR pour la procédure applicable aux délits de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 07, pp.396-397</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04653188v1</w:t>
+                <w:t xml:space="preserve">halshs-04618164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une exclusion (plus) franche de l'exceptio veritatis en matière de diffamation haineuse</w:t>
+                <w:t xml:space="preserve">Arrestation provisoire et demande d'extradition : sanction de la négligence de l'État requérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 429, pp.542-549</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, p. 582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04776370v1</w:t>
+                <w:t xml:space="preserve">halshs-04800497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google sommé d' &amp;quot;oublier&amp;quot; une interdiction de gérer (Sanctions pénales)</w:t>
               </w:r>
@@ -2776,1494 +2776,1494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04405810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrestation provisoire et demande d'extradition : sanction de la négligence de l'État requérant</w:t>
+                <w:t xml:space="preserve">Cyberharcèlement : la norme illustrée par le hors norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, p. 582</w:t>
+              <w:t xml:space="preserve">, 2024, 07, pp.396-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04800497v1</w:t>
+                <w:t xml:space="preserve">halshs-04653188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journaliste n'est pas juriste… mais doit rester de bonne foi</w:t>
+                <w:t xml:space="preserve">Pour une exclusion (plus) franche de l'exceptio veritatis en matière de diffamation haineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.628-630</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.542-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04851181v1</w:t>
+                <w:t xml:space="preserve">halshs-04776370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAE et accomplissement d'une peine sur le territoire de l'État d'exécution</w:t>
+                <w:t xml:space="preserve">Journaliste n'est pas juriste… mais doit rester de bonne foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, p. 528</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.628-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04770523v1</w:t>
+                <w:t xml:space="preserve">halshs-04851181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parquet européen : étendue du contrôle d'une mesure d'enquête transfrontière</w:t>
+                <w:t xml:space="preserve">MAE et accomplissement d'une peine sur le territoire de l'État d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, p. 528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04405782v1</w:t>
+                <w:t xml:space="preserve">halshs-04770523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Presse et médias - Droit de la presse et des médias] Chronique par Bernard Beignier, Jeremy Antippas, Guillaume Beaussonie, Thomas Besse, Emmanuel Dreyer et Olivier Mouysset</w:t>
+                <w:t xml:space="preserve">Parquet européen : étendue du contrôle d'une mesure d'enquête transfrontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 [doctr. 1016], pp.1420</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04683451v1</w:t>
+                <w:t xml:space="preserve">halshs-04405782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appréhension de la fin de vie animale par le droit pénal</w:t>
+                <w:t xml:space="preserve">[Droit de la presse et des médias] Délits de presse (Loi du 29 juillet 1881 : dispositions de fond)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 [doctr. 1016], pp.1420-1421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04671449v1</w:t>
+                <w:t xml:space="preserve">halshs-04683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impitoyable revanche du secret de l'enquête et de l'instruction</w:t>
+                <w:t xml:space="preserve">L’appréhension de la fin de vie animale par le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La fin de vie (2e partie), 67 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.111.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04505622v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04671449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bonne foi des dénonciatrices de violences sexistes et sexuelles au tamis de l'article 10 de la Convention européenne des droits de l'homme</w:t>
+                <w:t xml:space="preserve">L'impitoyable revanche du secret de l'enquête et de l'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 140, pp.1053-1068</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04719217v1</w:t>
+                <w:t xml:space="preserve">halshs-04505622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandats d’arrêt successifs visant la même personne et les mêmes faits</w:t>
+                <w:t xml:space="preserve">La bonne foi des dénonciatrices de violences sexistes et sexuelles au tamis de l'article 10 de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 140, pp.1053-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04236564v1</w:t>
+                <w:t xml:space="preserve">halshs-04719217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révocation du sursis prononcé dans un autre État membre</w:t>
+                <w:t xml:space="preserve">De la liberté d'expression d'un artiste sous contrôle judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.243-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250940v1</w:t>
+                <w:t xml:space="preserve">halshs-04100840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la liberté d'expression d'un artiste sous contrôle judiciaire</w:t>
+                <w:t xml:space="preserve">Mandats d’arrêt successifs visant la même personne et les mêmes faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.243-244</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04100840v1</w:t>
+                <w:t xml:space="preserve">halshs-04236564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression et action militante : l'union défendue ?</w:t>
+                <w:t xml:space="preserve">Révocation du sursis prononcé dans un autre État membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.263-266</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04137150v1</w:t>
+                <w:t xml:space="preserve">halshs-04250940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Le point sur...] De l'obligation d'information en cours de garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 66 (N7786BZE), [6 p.]</w:t>
+              <w:t xml:space="preserve">, 2023, 66 (N7786BZE), 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04395127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilisation des données à caractère personnel par le parquet</w:t>
+                <w:t xml:space="preserve">Discours de haine : pas de &amp;quot;Z&amp;quot; dans &amp;quot;CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 411, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03975043v1</w:t>
+                <w:t xml:space="preserve">halshs-04023430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de haine : pas de &amp;quot;Z&amp;quot; dans &amp;quot;CEDH</w:t>
+                <w:t xml:space="preserve">Bonne foi du diffamateur, (nouveau) mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 411, pp.98-101</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.504-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04023430v1</w:t>
+                <w:t xml:space="preserve">halshs-04305761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Président décroché, répression neutralisée</w:t>
+                <w:t xml:space="preserve">Du négationnisme par affirmation : le &amp;quot;Z&amp;quot; face à l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418, pp.554-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04080076v1</w:t>
+                <w:t xml:space="preserve">halshs-04286647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne foi du diffamateur, (nouveau) mode d'emploi</w:t>
+                <w:t xml:space="preserve">Président décroché, répression neutralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.504-505</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04305761v1</w:t>
+                <w:t xml:space="preserve">halshs-04080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du négationnisme par affirmation : le &amp;quot;Z&amp;quot; face à l'Histoire</w:t>
+                <w:t xml:space="preserve">De l'utilisation des données à caractère personnel par le parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 418, pp.554-559</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04286647v1</w:t>
+                <w:t xml:space="preserve">halshs-03975043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évanescente responsabilité pénale des fournisseurs de services intermédiaires dans le cadre de la mise en ligne de contenus illicites</w:t>
+                <w:t xml:space="preserve">Liberté d'expression et action militante : l'union défendue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.263-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04364056v1</w:t>
+                <w:t xml:space="preserve">halshs-04137150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'identité des victimes d'infractions sexuelles</w:t>
+                <w:t xml:space="preserve">L'évanescente responsabilité pénale des fournisseurs de services intermédiaires dans le cadre de la mise en ligne de contenus illicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04032369v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen et réinsertion sociale de la personne recherchée dans l'État d'exécution</w:t>
+                <w:t xml:space="preserve">Protection de l'identité des victimes d'infractions sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04144089v1</w:t>
+                <w:t xml:space="preserve">halshs-04032369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article 10 de la Convention européenne de sauvegarde des droits de l'homme et des libertés fondamentales « hors les murs » : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
               </w:r>
@@ -4312,510 +4312,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audition libre et caractère &amp;quot;globalement équitable&amp;quot; de la procédure</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen et réinsertion sociale de la personne recherchée dans l'État d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.319-321</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708007v1</w:t>
+                <w:t xml:space="preserve">halshs-04144089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'irrésistible rétrécissement du droit pénal de la presse</w:t>
+                <w:t xml:space="preserve">Audition libre et caractère &amp;quot;globalement équitable&amp;quot; de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 08, pp.407-414</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.319-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03592485v1</w:t>
+                <w:t xml:space="preserve">halshs-03708007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiatisation du droit pénal des affaires publiques</w:t>
+                <w:t xml:space="preserve">[Réalisation de l'actif ] Bien confisqué ne peut être réalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.570-573</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 184], pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904144v1</w:t>
+                <w:t xml:space="preserve">halshs-03771950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chat, la souris et le juge</w:t>
+                <w:t xml:space="preserve">L'irrésistible rétrécissement du droit pénal de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, pp.407-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709274v1</w:t>
+                <w:t xml:space="preserve">halshs-03592485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Réalisation de l'actif ] Bien confisqué ne peut être réalisé</w:t>
+                <w:t xml:space="preserve">De la médiatisation du droit pénal des affaires publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 [alerte 184], pp.6-7</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.570-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771950v1</w:t>
+                <w:t xml:space="preserve">halshs-03904144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformité à la Constitution de l'article 113-8 du Code pénal</w:t>
+                <w:t xml:space="preserve">Le chat, la souris et le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [2 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03881463v1</w:t>
+                <w:t xml:space="preserve">halshs-03709274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impunité des criminels, la persévérance des juges</w:t>
+                <w:t xml:space="preserve">Appréciation objective de la nécessité d'une mesure de géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.484-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709276v1</w:t>
+                <w:t xml:space="preserve">halshs-03816145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les réseaux, prière de tenir vos chiens en laisse (et correctement muselés)</w:t>
               </w:r>
@@ -4891,414 +4891,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation objective de la nécessité d'une mesure de géolocalisation</w:t>
+                <w:t xml:space="preserve">Conformité à la Constitution de l'article 113-8 du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.484-486</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03816145v1</w:t>
+                <w:t xml:space="preserve">halshs-03881463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équité globale et audition libre, bis repetita</w:t>
+                <w:t xml:space="preserve">L'impunité des criminels, la persévérance des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03812165v1</w:t>
+                <w:t xml:space="preserve">halshs-03709276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de la presse et des médias</w:t>
+                <w:t xml:space="preserve">Équité globale et audition libre, bis repetita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29-33 [chronique 925], pp.1485-1493</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03739544v1</w:t>
+                <w:t xml:space="preserve">halshs-03812165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice dans le débat démocratique - Quand la parole se libère, la bonne foi vole à son secours</w:t>
+                <w:t xml:space="preserve">Droit de la presse et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.659-673</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29-33 [chronique 925], pp.1485-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03883323v1</w:t>
+                <w:t xml:space="preserve">halshs-03739544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et méfiance dans l'espace de liberté, de sécurité et de justice</w:t>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - Quand la parole se libère, la bonne foi vole à son secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.659-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709278v1</w:t>
+                <w:t xml:space="preserve">halshs-03883323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel d'une ordonnance de mise en accusation visant un délit connexe</w:t>
               </w:r>
@@ -5347,704 +5347,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen : pardonner, ce n'est pas juger...</w:t>
+                <w:t xml:space="preserve">Confiance et méfiance dans l'espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709283v1</w:t>
+                <w:t xml:space="preserve">halshs-03709278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense de s'approcher des sources, surtout lorsqu'elles éclaboussent</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen : pardonner, ce n'est pas juger...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771922v1</w:t>
+                <w:t xml:space="preserve">halshs-03709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffamation par correspondance privée : la confidentialité avant tout !</w:t>
+                <w:t xml:space="preserve">Secret bien gardé n'est qu'à moitié protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.583-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714959v1</w:t>
+                <w:t xml:space="preserve">halshs-03904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret bien gardé n'est qu'à moitié protégé</w:t>
+                <w:t xml:space="preserve">Diffamation par correspondance privée : la confidentialité avant tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.583-584</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904187v1</w:t>
+                <w:t xml:space="preserve">halshs-03714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a banqueroute, et banqueroutes</w:t>
+                <w:t xml:space="preserve">Défense de s'approcher des sources, surtout lorsqu'elles éclaboussent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709293v1</w:t>
+                <w:t xml:space="preserve">halshs-03771922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse et médias. Droit de la presse et des médias. Chronique par Bernard Beignier</w:t>
+                <w:t xml:space="preserve">Liberté d'expression et intérêt général : du droit spécial au droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, doctr. 752 (27), pp.1317-1324</w:t>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709303v1</w:t>
+                <w:t xml:space="preserve">halshs-03709251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression et intérêt général : du droit spécial au droit commun</w:t>
+                <w:t xml:space="preserve">Presse et médias. Droit de la presse et des médias. Chronique par Bernard Beignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.7-10</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, doctr. 752 (27), pp.1317-1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709251v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la distinction entre le général et l'individuel dans l'authentification des actes communautaires</w:t>
+                <w:t xml:space="preserve">Il y a banqueroute, et banqueroutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, [3 p.]</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709288v1</w:t>
+                <w:t xml:space="preserve">halshs-03709293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement d'une personne détenue à l'étranger : la visio, sinon rien !</w:t>
+                <w:t xml:space="preserve">Roméo, Juliette, le sexe et le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7-8, pp.378</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03294477v1</w:t>
+                <w:t xml:space="preserve">halshs-03709248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne plaisante pas avec les attentats</w:t>
               </w:r>
@@ -6093,234 +6093,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03385146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo, Juliette, le sexe et le droit pénal</w:t>
+                <w:t xml:space="preserve">Jugement d'une personne détenue à l'étranger : la visio, sinon rien !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.9</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7-8, pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709248v1</w:t>
+                <w:t xml:space="preserve">halshs-03294477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen : reconnaître, c'est juger</w:t>
+                <w:t xml:space="preserve">De la distinction entre le général et l'individuel dans l'authentification des actes communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2021, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709291v1</w:t>
+                <w:t xml:space="preserve">halshs-03709288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition d'autrui à un risque par divulgation d'informations identifiantes</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen : reconnaître, c'est juger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42, L6128L74 [3 p.]</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709289v1</w:t>
+                <w:t xml:space="preserve">halshs-03709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la barre, le capitaine souffre !</w:t>
               </w:r>
@@ -6369,1429 +6369,1498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03116188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outrage, l'injure et la diffamation sont sur un bateau…</w:t>
+                <w:t xml:space="preserve">Exposition d'autrui à un risque par divulgation d'informations identifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 393, pp.274</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03258957v1</w:t>
+                <w:t xml:space="preserve">halshs-03709289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délit de &amp;quot;vidéo-lynchage&amp;quot; et usage &amp;quot;disproportionné&amp;quot; de la force par des titulaires d'une mission de maintien de l'ordre : quelle compatibilité ?</w:t>
+                <w:t xml:space="preserve">L'outrage, l'injure et la diffamation sont sur un bateau…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, [5 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709262v1</w:t>
+                <w:t xml:space="preserve">halshs-03258957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la faiblesse des créanciers chirographaires à l'institution d'un échevinage inversé au royaume des procédures collectives</w:t>
+                <w:t xml:space="preserve">Délit de &amp;quot;vidéo-lynchage&amp;quot; et usage &amp;quot;disproportionné&amp;quot; de la force par des titulaires d'une mission de maintien de l'ordre : quelle compatibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.1191</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709266v1</w:t>
+                <w:t xml:space="preserve">halshs-03709262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'appeler au boycott de produits d'origine étrangère : une protection prévisible face à une ingérence imprévisible ?</w:t>
+                <w:t xml:space="preserve">De la faiblesse des créanciers chirographaires à l'institution d'un échevinage inversé au royaume des procédures collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.29-32</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.1191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709296v1</w:t>
+                <w:t xml:space="preserve">halshs-03709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement d'une garde à vue par des journalistes : qui ne dit mot ne consent pas forcément !</w:t>
+                <w:t xml:space="preserve">Liberté d'appeler au boycott de produits d'origine étrangère : une protection prévisible face à une ingérence imprévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.297</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03058942v1</w:t>
+                <w:t xml:space="preserve">halshs-03709296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enregistrement d'une garde à vue par des journalistes : qui ne dit mot ne consent pas forcément !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049950v1</w:t>
+                <w:t xml:space="preserve">halshs-03058942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : de l'absence de cumul des actions à l'absence de satisfaction des créanciers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessaisissement du débiteur en liquidation judiciaire et constitution de partie civile : épilogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.alerte 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression : une relation « prise de Tête »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03059252v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répression pénale des appels au boycott de produits israéliens en droit européen des droits de l'Homme</w:t>
+                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression : une relation « prise de Tête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709257v1</w:t>
+                <w:t xml:space="preserve">halshs-03059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'injure publique et de sa justification par le droit à la liberté d'expression</w:t>
+                <w:t xml:space="preserve">La répression pénale des appels au boycott de produits israéliens en droit européen des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (124), pp.835-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.124.0835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709298v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répression pénale des conduites sexuelles à risque dissimulé : une situation (toujours) satisfaisante ?</w:t>
+                <w:t xml:space="preserve">De l'injure publique et de sa justification par le droit à la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.1149</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03037120v1</w:t>
+                <w:t xml:space="preserve">halshs-03709298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe ne bis in idem et qualifications idéalement en concours dans une même procédure : une erreur de casting ?</w:t>
+                <w:t xml:space="preserve">Répression pénale des conduites sexuelles à risque dissimulé : une situation (toujours) satisfaisante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.495</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03037173v1</w:t>
+                <w:t xml:space="preserve">halshs-03037120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article 18 de la Convention et critère du « but prédominant » : la Cour de Strasbourg persiste et signe</w:t>
+                <w:t xml:space="preserve">Principe ne bis in idem et qualifications idéalement en concours dans une même procédure : une erreur de casting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.42</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03037175v1</w:t>
+                <w:t xml:space="preserve">halshs-03037173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation des box vitrés dans les juridictions pénales confrontée aux droits fondamentaux des mis en cause : une affaire de compromis</w:t>
+                <w:t xml:space="preserve">Article 18 de la Convention et critère du « but prédominant » : la Cour de Strasbourg persiste et signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709269v1</w:t>
+                <w:t xml:space="preserve">halshs-03037175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apologie d'actes terroristes : quelle publicité ?</w:t>
+                <w:t xml:space="preserve">La généralisation des box vitrés dans les juridictions pénales confrontée aux droits fondamentaux des mis en cause : une affaire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (117), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.117.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03036927v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le débat d'intérêt général : un fait justificatif conventionnel</w:t>
+                <w:t xml:space="preserve">Apologie d'actes terroristes : quelle publicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709272v1</w:t>
+                <w:t xml:space="preserve">halshs-03036927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agressions sexuelles dans la sphère conjugale, casse-tête de Cupidon à l'adresse du juge répressif</w:t>
+                <w:t xml:space="preserve">Le débat d'intérêt général : un fait justificatif conventionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsc.1801.0021⟩</w:t>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liberté d'expression, 1 (40), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.040.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049794v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agressions sexuelles dans la sphère conjugale, casse-tête de Cupidon à l'adresse du juge répressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.21. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1801.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 537 du Code de procédure pénale et procès équitable en matière contraventionnelle : preuve contraire ou probatio diabolica ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7801,581 +7870,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle appréhension de l’humour par le droit de la presse ?</w:t>
+                <w:t xml:space="preserve">La grève en droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude : Quel humour !?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ronan Bretel; Laurent Jaffro; Institut des sciences juridique et philosophique de la Sorbonne (ISJPS); Projet Sorb’Rising HUMOUR, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">La grève et son droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Castillo; Aurélie Tardieu, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087329v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « bouche de la loi » à la « bouche de la justice » : l’émancipation du juge répressif en droit pénal contemporain</w:t>
+                <w:t xml:space="preserve">Quelle appréhension de l’humour par le droit de la presse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès des Jeunes Pénalistes de l’AFDP -Trente ans après la réforme du Code pénal : toujours à la recherche de l’architecte ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Droit pénal (AFDP), Mar 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude : Quel humour !?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ronan Bretel; Laurent Jaffro; Institut des sciences juridique et philosophique de la Sorbonne (ISJPS); Projet Sorb’Rising HUMOUR, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087323v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grève en droit pénal</w:t>
+                <w:t xml:space="preserve">De la « bouche de la loi » à la « bouche de la justice » : l’émancipation du juge répressif en droit pénal contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grève et son droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Castillo; Aurélie Tardieu, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">5e Congrès des Jeunes Pénalistes de l’AFDP -Trente ans après la réforme du Code pénal : toujours à la recherche de l’architecte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Droit pénal (AFDP), Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05324524v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression face aux activités économiques, entre fragilités et renforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les activités économiques à l'aune des droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Cayol; Harold Kobina Gaba; Ismaëlline Eba Nguema, Nov 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien des liens avec l'extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et libertés fondamentaux en prison : de la loi pénitentiaire au Code pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Manuel Larralde; Agnès Cerf, Jan 2023, Caen Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article 10 de la Convention EDH &amp;quot;hors les murs&amp;quot; : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Légipresse 2023 : Le droit de la presse sous l'emprise du droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des avocats praticiens du droit de la presse; Légipresse, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de haine dans la loi du 29 juillet 1881 sur la liberté de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence : Les discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baptiste Nicaud, Feb 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03710664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine et sensibilité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Lex, Sed Lex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau européen de recherche en droits de l'Homme, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03710666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8385,124 +8454,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal à l'heure de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Grard; Florent Petit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées : Liber amicorum Grégory Godiveau</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-180, 2026, 9782802777809</w:t>
+              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées. Liber amicorum Grégory Godiveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Bruylant, p. 171 à 180, 2026, (Droit de l'Union européenne), 9782802777809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -8519,51 +8579,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Nicaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43-63, 2023, (Droit privé &amp; sciences criminelles), 978-2-84934-719-5</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 43 à 63, 2023, (Droit privé &amp; sciences criminelles), 978-2-84934-719-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04086224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8592,51 +8652,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quentin Ricordel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Lex, Sed Lex ? La sensibilité du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, mare &amp; martin, pp.161-171, 2023, (Droit &amp; science politique), 978-2-84934-618-1</w:t>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 161 à 171, 2023, (Droit &amp; science politique), 978-2-84934-618-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9007,51 +9067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="851A6C7E"/>
+    <w:nsid w:val="E8C10F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9155,51 +9215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71E69BF4"/>
+    <w:nsid w:val="F6EABDC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9303,51 +9363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FDCA13AC"/>
+    <w:nsid w:val="4A5F0E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9451,51 +9511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58A8A44B"/>
+    <w:nsid w:val="164497EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9599,51 +9659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="355E8E68"/>
+    <w:nsid w:val="4238E96E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9747,51 +9807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="81481BF7"/>
+    <w:nsid w:val="A72AA9C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9895,51 +9955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FB1549CE"/>
+    <w:nsid w:val="282CA9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10043,51 +10103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="88F5BFC3"/>
+    <w:nsid w:val="C3239874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10191,51 +10251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F4700CC5"/>
+    <w:nsid w:val="0B6217C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10339,51 +10399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D9825608"/>
+    <w:nsid w:val="20FFF877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10487,51 +10547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0C8CBE77"/>
+    <w:nsid w:val="60F5886F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10635,51 +10695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2C1F73CF"/>
+    <w:nsid w:val="0B00EE88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10899,51 +10959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05459026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.124.0835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.117.0067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.040.0087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1801.0021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/transitions-juridiques-europeennes-comparees-9782802777809.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05459026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.124.0835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.117.0067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.040.0087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1801.0021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>