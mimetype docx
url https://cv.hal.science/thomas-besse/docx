--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -879,889 +879,889 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen et risque de traitements inhumains ou dégradants</w:t>
+                <w:t xml:space="preserve">Bonne foi du diffamateur-lanceur d'alerte, mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, p. 135 à 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05459026v1</w:t>
+                <w:t xml:space="preserve">halshs-05565667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne foi du diffamateur-lanceur d'alerte, mode d'emploi</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;décrocheurs de portrait&amp;quot; à Strasbourg : la fin ne justifie pas toujours les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 03, pp.135-136</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146, p. 535 à 549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05565667v1</w:t>
+                <w:t xml:space="preserve">halshs-05575731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;décrocheurs de portrait&amp;quot; à Strasbourg : la fin ne justifie pas toujours les moyens</w:t>
+                <w:t xml:space="preserve">Protection des sources journalistiques : un pas en avant, deux pas en arrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 146, pp.535 - ?</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 446, pp.216-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05575731v1</w:t>
+                <w:t xml:space="preserve">halshs-05622710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apologie d'un acte terroriste par son assimilation à un acte de résistance</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen et risque de traitements inhumains ou dégradants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4 p</w:t>
+              <w:t xml:space="preserve">, 2026, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05593149v1</w:t>
+                <w:t xml:space="preserve">halshs-05459026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magistrat, nouveau « chien de garde » du modèle démocratique sur les réseaux ?</w:t>
+                <w:t xml:space="preserve">Apologie d'un acte terroriste par son assimilation à un acte de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 445, pp.153</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05605282v1</w:t>
+                <w:t xml:space="preserve">halshs-05593149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-exécution d'un mandat d'arrêt européen : nouvelles précisions</w:t>
+                <w:t xml:space="preserve">Le magistrat, nouveau « chien de garde » du modèle démocratique sur les réseaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 445, pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425150v1</w:t>
+                <w:t xml:space="preserve">halshs-05605282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocation par publication éphémère sur un compte fermé</w:t>
+                <w:t xml:space="preserve">L'ambiguïté persistante des délits d'atteinte à la représentation de la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 438, pp.421-428</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, p. 1389 à 1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05194490v1</w:t>
+                <w:t xml:space="preserve">halshs-05197159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle pierre à l'édifice jurisprudentiel de la liberté d'expression neutralisante</w:t>
+                <w:t xml:space="preserve">Clair-obscur sur le délit de captation d'audience juridictionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.83-87</w:t>
+              <w:t xml:space="preserve">, 2025, 4, p. 198 à 200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05033868v1</w:t>
+                <w:t xml:space="preserve">halshs-05046894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication d'une décision de condamnation : une disposition peut en cacher une autre</w:t>
+                <w:t xml:space="preserve">Atteinte à un STAD : un droit d'accès n'équivaut pas à une autorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, p. 453 à 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05373076v1</w:t>
+                <w:t xml:space="preserve">halshs-05324352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Observations] Notification du droit de se taire préalablement à une mise en examen pour diffamation</w:t>
+                <w:t xml:space="preserve">Outrage envers une personne chargée d'une mission de service public : application à un gardien d'immeuble employé par un organisme de logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 [N1441B3R], 3 p</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04950444v1</w:t>
+                <w:t xml:space="preserve">halshs-05069543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la motivation des peines en matière d'abus de la liberté d'expression</w:t>
+                <w:t xml:space="preserve">Un an de droit de la presse (juillet 2024-juin 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Data Act et partage de données de l’internet des objets (IoT) : la recherche d’un difficile équilibre entre les droits des parties prenantes (partie 1), 228, p. 54 à 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05422736v1</w:t>
+                <w:t xml:space="preserve">halshs-05288647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de droit de la presse (juillet 2024-juin 2025)</w:t>
+                <w:t xml:space="preserve">De l'influence du contexte sur la portée diffamatoire d'un propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Data Act et partage de données de l’internet des objets (IoT) : la recherche d’un difficile équilibre entre les droits des parties prenantes (partie 1), 228, pp.54-58</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05288647v1</w:t>
+                <w:t xml:space="preserve">halshs-04989986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les servitudes de la gloire (et des déboires) d'autrui (1)</w:t>
               </w:r>
@@ -1810,2037 +1810,2037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05373069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence du contexte sur la portée diffamatoire d'un propos</w:t>
+                <w:t xml:space="preserve">Publication d'une décision de condamnation : une disposition peut en cacher une autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989986v1</w:t>
+                <w:t xml:space="preserve">halshs-05373076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outrage envers une personne chargée d'une mission de service public : application à un gardien d'immeuble employé par un organisme de logement social</w:t>
+                <w:t xml:space="preserve">Nouvelle pierre à l'édifice jurisprudentiel de la liberté d'expression neutralisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, p. 83 à 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05069543v1</w:t>
+                <w:t xml:space="preserve">halshs-05033868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance mutuelle, mais pas n'importe comment !</w:t>
+                <w:t xml:space="preserve">De l'importance de la motivation des peines en matière d'abus de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05295598v1</w:t>
+                <w:t xml:space="preserve">halshs-05422736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication d'une décision de condamnation : de la lecture attentive de l'article 131-35 du Code pénal</w:t>
+                <w:t xml:space="preserve">[Observations] Notification du droit de se taire préalablement à une mise en examen pour diffamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 [N1441B3R], 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05127269v1</w:t>
+                <w:t xml:space="preserve">halshs-04950444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arroseur arrosé ? De la nécessaire retenue dans la révélation d'un sujet d'intérêt général</w:t>
+                <w:t xml:space="preserve">Provocation par publication éphémère sur un compte fermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 433, pp.96-103</w:t>
+              <w:t xml:space="preserve">, 2025, 438, p. 421 à 428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04995497v1</w:t>
+                <w:t xml:space="preserve">halshs-05194490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la proportionnalité d'une poursuite qui ne s'imposait pas</w:t>
+                <w:t xml:space="preserve">Non-exécution d'un mandat d'arrêt européen : nouvelles précisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 435, pp.221-226</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05081889v1</w:t>
+                <w:t xml:space="preserve">halshs-05425150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation d'un prévenu demeurant dans un État membre de l'Union : régularité ne vaut pas connaissance</w:t>
+                <w:t xml:space="preserve">La reconnaissance mutuelle, mais pas n'importe comment !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05387692v1</w:t>
+                <w:t xml:space="preserve">halshs-05295598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Focus] L'expression humoristique en droit pénal de la presse</w:t>
+                <w:t xml:space="preserve">Publication d'une décision de condamnation : de la lecture attentive de l'article 131-35 du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 83 [art. N2366B3Z], 13 p</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05226142v1</w:t>
+                <w:t xml:space="preserve">halshs-05127269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteinte à un STAD : un droit d'accès n'équivaut pas à une autorisation</w:t>
+                <w:t xml:space="preserve">[Focus] L'expression humoristique en droit pénal de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.453-454</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 [art. N2366B3Z], 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05324352v1</w:t>
+                <w:t xml:space="preserve">halshs-05226142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-obscur sur le délit de captation d'audience juridictionnelle</w:t>
+                <w:t xml:space="preserve">Citation d'un prévenu demeurant dans un État membre de l'Union : régularité ne vaut pas connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.198-200</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05046894v1</w:t>
+                <w:t xml:space="preserve">halshs-05387692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambiguïté persistante des délits d'atteinte à la représentation de la personne</w:t>
+                <w:t xml:space="preserve">L'arroseur arrosé ? De la nécessaire retenue dans la révélation d'un sujet d'intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.1389-1394</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 433, p. 96 à 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197159v1</w:t>
+                <w:t xml:space="preserve">halshs-04995497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de PFRLR pour la procédure applicable aux délits de presse</w:t>
+                <w:t xml:space="preserve">De la proportionnalité d'une poursuite qui ne s'imposait pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.18-21</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 435, p. 221 à 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04618164v1</w:t>
+                <w:t xml:space="preserve">halshs-05081889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrestation provisoire et demande d'extradition : sanction de la négligence de l'État requérant</w:t>
+                <w:t xml:space="preserve">La bonne foi des dénonciatrices de violences sexistes et sexuelles au tamis de l'article 10 de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, p. 582</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 140, p. 1053 à 1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04800497v1</w:t>
+                <w:t xml:space="preserve">halshs-04719217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Google sommé d' &amp;quot;oublier&amp;quot; une interdiction de gérer (Sanctions pénales)</w:t>
+                <w:t xml:space="preserve">L'impitoyable revanche du secret de l'enquête et de l'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 [alerte 13], p. 7</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, p. 95 à 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04405810v1</w:t>
+                <w:t xml:space="preserve">halshs-04505622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberharcèlement : la norme illustrée par le hors norme</w:t>
+                <w:t xml:space="preserve">L’appréhension de la fin de vie animale par le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La fin de vie (2e partie), 67 (1), p. 44 à 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.111.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04653188v1</w:t>
+                <w:t xml:space="preserve">halshs-04671449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une exclusion (plus) franche de l'exceptio veritatis en matière de diffamation haineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 429, pp.542-549</w:t>
+              <w:t xml:space="preserve">, 2024, 429, p. 542 à 549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04776370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journaliste n'est pas juriste… mais doit rester de bonne foi</w:t>
+                <w:t xml:space="preserve">Cyberharcèlement : la norme illustrée par le hors norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.628-630</w:t>
+              <w:t xml:space="preserve">, 2024, 07, p. 396 à 397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04851181v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAE et accomplissement d'une peine sur le territoire de l'État d'exécution</w:t>
+                <w:t xml:space="preserve">Arrestation provisoire et demande d'extradition : sanction de la négligence de l'État requérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, p. 528</w:t>
+              <w:t xml:space="preserve">, 2024, 11, p. 582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770523v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parquet européen : étendue du contrôle d'une mesure d'enquête transfrontière</w:t>
+                <w:t xml:space="preserve">Google sommé d' &amp;quot;oublier&amp;quot; une interdiction de gérer (Sanctions pénales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 [alerte 13], p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405782v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Droit de la presse et des médias] Délits de presse (Loi du 29 juillet 1881 : dispositions de fond)</w:t>
+                <w:t xml:space="preserve">Pas de PFRLR pour la procédure applicable aux délits de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 [doctr. 1016], pp.1420-1421</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, p. 18 à 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04683451v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04618164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appréhension de la fin de vie animale par le droit pénal</w:t>
+                <w:t xml:space="preserve">Journaliste n'est pas juriste… mais doit rester de bonne foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, p. 628 à 630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dsso.111.0044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04671449v1</w:t>
+                <w:t xml:space="preserve">halshs-04851181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impitoyable revanche du secret de l'enquête et de l'instruction</w:t>
+                <w:t xml:space="preserve">Parquet européen : étendue du contrôle d'une mesure d'enquête transfrontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 422, pp.95-100</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04505622v1</w:t>
+                <w:t xml:space="preserve">halshs-04405782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bonne foi des dénonciatrices de violences sexistes et sexuelles au tamis de l'article 10 de la Convention européenne des droits de l'homme</w:t>
+                <w:t xml:space="preserve">MAE et accomplissement d'une peine sur le territoire de l'État d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 140, pp.1053-1068</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, p. 528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04719217v1</w:t>
+                <w:t xml:space="preserve">halshs-04770523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la liberté d'expression d'un artiste sous contrôle judiciaire</w:t>
+                <w:t xml:space="preserve">[Droit de la presse et des médias] Délits de presse (Loi du 29 juillet1881 : dispositions defond)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.243-244</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (doctr. 1016), p. 1420 à 1421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04100840v1</w:t>
+                <w:t xml:space="preserve">halshs-04683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandats d’arrêt successifs visant la même personne et les mêmes faits</w:t>
+                <w:t xml:space="preserve">Liberté d'expression et action militante : l'union défendue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04236564v1</w:t>
+                <w:t xml:space="preserve">halshs-04137150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révocation du sursis prononcé dans un autre État membre</w:t>
+                <w:t xml:space="preserve">Discours de haine : pas de &amp;quot;Z&amp;quot; dans &amp;quot;CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 411, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250940v1</w:t>
+                <w:t xml:space="preserve">halshs-04023430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Le point sur...] De l'obligation d'information en cours de garde à vue</w:t>
+                <w:t xml:space="preserve">Bonne foi du diffamateur, (nouveau) mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (N7786BZE), 6 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.504-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04395127v1</w:t>
+                <w:t xml:space="preserve">halshs-04305761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de haine : pas de &amp;quot;Z&amp;quot; dans &amp;quot;CEDH</w:t>
+                <w:t xml:space="preserve">De l'utilisation des données à caractère personnel par le parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 411, pp.98-101</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04023430v1</w:t>
+                <w:t xml:space="preserve">halshs-03975043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne foi du diffamateur, (nouveau) mode d'emploi</w:t>
+                <w:t xml:space="preserve">Président décroché, répression neutralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.504-505</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04305761v1</w:t>
+                <w:t xml:space="preserve">halshs-04080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du négationnisme par affirmation : le &amp;quot;Z&amp;quot; face à l'Histoire</w:t>
               </w:r>
@@ -3889,450 +3889,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04286647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Président décroché, répression neutralisée</w:t>
+                <w:t xml:space="preserve">[Le point sur...] De l'obligation d'information en cours de garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (N7786BZE), 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04080076v1</w:t>
+                <w:t xml:space="preserve">halshs-04395127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilisation des données à caractère personnel par le parquet</w:t>
+                <w:t xml:space="preserve">Mandats d’arrêt successifs visant la même personne et les mêmes faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03975043v1</w:t>
+                <w:t xml:space="preserve">halshs-04236564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression et action militante : l'union défendue ?</w:t>
+                <w:t xml:space="preserve">Révocation du sursis prononcé dans un autre État membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.263-266</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04137150v1</w:t>
+                <w:t xml:space="preserve">halshs-04250940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évanescente responsabilité pénale des fournisseurs de services intermédiaires dans le cadre de la mise en ligne de contenus illicites</w:t>
+                <w:t xml:space="preserve">De la liberté d'expression d'un artiste sous contrôle judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.243-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04364056v1</w:t>
+                <w:t xml:space="preserve">halshs-04100840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'identité des victimes d'infractions sexuelles</w:t>
+                <w:t xml:space="preserve">L'évanescente responsabilité pénale des fournisseurs de services intermédiaires dans le cadre de la mise en ligne de contenus illicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04032369v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'article 10 de la Convention européenne de sauvegarde des droits de l'homme et des libertés fondamentales « hors les murs » : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
+                <w:t xml:space="preserve">Protection de l'identité des victimes d'infractions sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Le droit de la presse sous l'emprise du droit européen. Actes du forum Légipresse du 17 novembre 2023, HS 70, pp.53-60</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04667258v1</w:t>
+                <w:t xml:space="preserve">halshs-04032369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat d'arrêt européen et réinsertion sociale de la personne recherchée dans l'État d'exécution</w:t>
               </w:r>
@@ -4381,2913 +4381,2913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04144089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audition libre et caractère &amp;quot;globalement équitable&amp;quot; de la procédure</w:t>
+                <w:t xml:space="preserve">L'article 10 de la Convention européenne de sauvegarde des droits de l'homme et des libertés fondamentales « hors les murs » : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.319-321</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le droit de la presse sous l'emprise du droit européen. Actes du forum Légipresse du 17 novembre 2023, HS 70, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708007v1</w:t>
+                <w:t xml:space="preserve">halshs-04667258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Réalisation de l'actif ] Bien confisqué ne peut être réalisé</w:t>
+                <w:t xml:space="preserve">Secret bien gardé n'est qu'à moitié protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 [alerte 184], pp.6-7</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, p. 583 à 584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771950v1</w:t>
+                <w:t xml:space="preserve">halshs-03904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'irrésistible rétrécissement du droit pénal de la presse</w:t>
+                <w:t xml:space="preserve">Diffamation par correspondance privée : la confidentialité avant tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 08, pp.407-414</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03592485v1</w:t>
+                <w:t xml:space="preserve">halshs-03714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiatisation du droit pénal des affaires publiques</w:t>
+                <w:t xml:space="preserve">Défense de s'approcher des sources, surtout lorsqu'elles éclaboussent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.570-573</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904144v1</w:t>
+                <w:t xml:space="preserve">halshs-03771922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chat, la souris et le juge</w:t>
+                <w:t xml:space="preserve">L'irrésistible rétrécissement du droit pénal de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, p. 407 à 414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709274v1</w:t>
+                <w:t xml:space="preserve">halshs-03592485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation objective de la nécessité d'une mesure de géolocalisation</w:t>
+                <w:t xml:space="preserve">De la médiatisation du droit pénal des affaires publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.484-486</w:t>
+              <w:t xml:space="preserve">, 2022, 12, p. 570 à 573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03816145v1</w:t>
+                <w:t xml:space="preserve">halshs-03904144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les réseaux, prière de tenir vos chiens en laisse (et correctement muselés)</w:t>
+                <w:t xml:space="preserve">Le chat, la souris et le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 398, pp.605-609</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03515019v1</w:t>
+                <w:t xml:space="preserve">halshs-03709274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise d'un ressortissant européen : priorité à l'Union</w:t>
+                <w:t xml:space="preserve">[Réalisation de l'actif ] Bien confisqué ne peut être réalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 184], p. 6 à 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03832429v1</w:t>
+                <w:t xml:space="preserve">halshs-03771950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformité à la Constitution de l'article 113-8 du Code pénal</w:t>
+                <w:t xml:space="preserve">Audition libre et caractère &amp;quot;globalement équitable&amp;quot; de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, p. 319 à 321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03881463v1</w:t>
+                <w:t xml:space="preserve">halshs-03708007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impunité des criminels, la persévérance des juges</w:t>
+                <w:t xml:space="preserve">Remise d'un ressortissant européen : priorité à l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709276v1</w:t>
+                <w:t xml:space="preserve">halshs-03832429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équité globale et audition libre, bis repetita</w:t>
+                <w:t xml:space="preserve">Conformité à la Constitution de l'article 113-8 du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">, 2022, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03812165v1</w:t>
+                <w:t xml:space="preserve">halshs-03881463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de la presse et des médias</w:t>
+                <w:t xml:space="preserve">L'impunité des criminels, la persévérance des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29-33 [chronique 925], pp.1485-1493</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03739544v1</w:t>
+                <w:t xml:space="preserve">halshs-03709276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice dans le débat démocratique - Quand la parole se libère, la bonne foi vole à son secours</w:t>
+                <w:t xml:space="preserve">Équité globale et audition libre, bis repetita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.659-673</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03883323v1</w:t>
+                <w:t xml:space="preserve">halshs-03812165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appel d'une ordonnance de mise en accusation visant un délit connexe</w:t>
+                <w:t xml:space="preserve">Appréciation objective de la nécessité d'une mesure de géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2, p. 89</w:t>
+              <w:t xml:space="preserve">, 2022, 10, p. 484 à 486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709281v1</w:t>
+                <w:t xml:space="preserve">halshs-03816145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et méfiance dans l'espace de liberté, de sécurité et de justice</w:t>
+                <w:t xml:space="preserve">Sur les réseaux, prière de tenir vos chiens en laisse (et correctement muselés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 398, p. 605 à 609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709278v1</w:t>
+                <w:t xml:space="preserve">halshs-03515019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen : pardonner, ce n'est pas juger...</w:t>
+                <w:t xml:space="preserve">Droit de la presse et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29-33 [chronique 925], p. 1485 à 1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709283v1</w:t>
+                <w:t xml:space="preserve">halshs-03739544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret bien gardé n'est qu'à moitié protégé</w:t>
+                <w:t xml:space="preserve">Confiance et méfiance dans l'espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.583-584</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904187v1</w:t>
+                <w:t xml:space="preserve">halshs-03709278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffamation par correspondance privée : la confidentialité avant tout !</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen : pardonner, ce n'est pas juger...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714959v1</w:t>
+                <w:t xml:space="preserve">halshs-03709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense de s'approcher des sources, surtout lorsqu'elles éclaboussent</w:t>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - Quand la parole se libère, la bonne foi vole à son secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, p. 659 à 673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771922v1</w:t>
+                <w:t xml:space="preserve">halshs-03883323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression et intérêt général : du droit spécial au droit commun</w:t>
+                <w:t xml:space="preserve">Appel d'une ordonnance de mise en accusation visant un délit connexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.7-10</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, p. 89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709251v1</w:t>
+                <w:t xml:space="preserve">halshs-03709281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse et médias. Droit de la presse et des médias. Chronique par Bernard Beignier</w:t>
+                <w:t xml:space="preserve">Roméo, Juliette, le sexe et le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, doctr. 752 (27), pp.1317-1324</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709303v1</w:t>
+                <w:t xml:space="preserve">halshs-03709248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a banqueroute, et banqueroutes</w:t>
+                <w:t xml:space="preserve">On ne plaisante pas avec les attentats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 396, pp.481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709293v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo, Juliette, le sexe et le droit pénal</w:t>
+                <w:t xml:space="preserve">Jugement d'une personne détenue à l'étranger : la visio, sinon rien !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.9</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7-8, pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709248v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ne plaisante pas avec les attentats</w:t>
+                <w:t xml:space="preserve">De la distinction entre le général et l'individuel dans l'authentification des actes communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 396, pp.481</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03385146v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement d'une personne détenue à l'étranger : la visio, sinon rien !</w:t>
+                <w:t xml:space="preserve">Liberté d'expression et intérêt général : du droit spécial au droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7-8, pp.378</w:t>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03294477v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la distinction entre le général et l'individuel dans l'authentification des actes communautaires</w:t>
+                <w:t xml:space="preserve">Presse et médias. Droit de la presse et des médias. Chronique par Bernard Beignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 p</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, doctr. 752 (27), pp.1317-1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709288v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d'arrêt européen : reconnaître, c'est juger</w:t>
+                <w:t xml:space="preserve">Il y a banqueroute, et banqueroutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709291v1</w:t>
+                <w:t xml:space="preserve">halshs-03709293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la barre, le capitaine souffre !</w:t>
+                <w:t xml:space="preserve">Mandat d'arrêt européen : reconnaître, c'est juger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.42</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03116188v1</w:t>
+                <w:t xml:space="preserve">halshs-03709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition d'autrui à un risque par divulgation d'informations identifiantes</w:t>
+                <w:t xml:space="preserve">À la barre, le capitaine souffre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42, 3 p</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709289v1</w:t>
+                <w:t xml:space="preserve">halshs-03116188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outrage, l'injure et la diffamation sont sur un bateau…</w:t>
+                <w:t xml:space="preserve">Exposition d'autrui à un risque par divulgation d'informations identifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 393, pp.274</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03258957v1</w:t>
+                <w:t xml:space="preserve">halshs-03709289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délit de &amp;quot;vidéo-lynchage&amp;quot; et usage &amp;quot;disproportionné&amp;quot; de la force par des titulaires d'une mission de maintien de l'ordre : quelle compatibilité ?</w:t>
+                <w:t xml:space="preserve">L'outrage, l'injure et la diffamation sont sur un bateau…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, [5 p.]</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709262v1</w:t>
+                <w:t xml:space="preserve">halshs-03258957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la faiblesse des créanciers chirographaires à l'institution d'un échevinage inversé au royaume des procédures collectives</w:t>
+                <w:t xml:space="preserve">La répression pénale des appels au boycott de produits israéliens en droit européen des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (124), pp.835-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.124.0835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709266v1</w:t>
+                <w:t xml:space="preserve">halshs-03709257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'appeler au boycott de produits d'origine étrangère : une protection prévisible face à une ingérence imprévisible ?</w:t>
+                <w:t xml:space="preserve">Enregistrement d'une garde à vue par des journalistes : qui ne dit mot ne consent pas forcément !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.29-32</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709296v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement d'une garde à vue par des journalistes : qui ne dit mot ne consent pas forcément !</w:t>
+                <w:t xml:space="preserve">De la faiblesse des créanciers chirographaires à l'institution d'un échevinage inversé au royaume des procédures collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.297</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.1191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03058942v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : de l'absence de cumul des actions à l'absence de satisfaction des créanciers ?</w:t>
+                <w:t xml:space="preserve">Liberté d'appeler au boycott de produits d'origine étrangère : une protection prévisible face à une ingérence imprévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709306v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessaisissement du débiteur en liquidation judiciaire et constitution de partie civile : épilogue</w:t>
+                <w:t xml:space="preserve">Délit de &amp;quot;vidéo-lynchage&amp;quot; et usage &amp;quot;disproportionné&amp;quot; de la force par des titulaires d'une mission de maintien de l'ordre : quelle compatibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.alerte 228</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709294v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : de l'absence de cumul des actions à l'absence de satisfaction des créanciers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049950v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression : une relation « prise de Tête »</w:t>
+                <w:t xml:space="preserve">Dessaisissement du débiteur en liquidation judiciaire et constitution de partie civile : épilogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, pp.438</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.alerte 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03059252v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répression pénale des appels au boycott de produits israéliens en droit européen des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (124), pp.835-850. </w:t>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.209-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtdh.124.0835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03709257v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'injure publique et de sa justification par le droit à la liberté d'expression</w:t>
+                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression : une relation « prise de Tête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, 6 p</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709298v1</w:t>
+                <w:t xml:space="preserve">halshs-03059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répression pénale des conduites sexuelles à risque dissimulé : une situation (toujours) satisfaisante ?</w:t>
               </w:r>
@@ -7474,174 +7474,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03037175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation des box vitrés dans les juridictions pénales confrontée aux droits fondamentaux des mis en cause : une affaire de compromis</w:t>
+                <w:t xml:space="preserve">De l'injure publique et de sa justification par le droit à la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709269v1</w:t>
+                <w:t xml:space="preserve">halshs-03709298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apologie d'actes terroristes : quelle publicité ?</w:t>
+                <w:t xml:space="preserve">La généralisation des box vitrés dans les juridictions pénales confrontée aux droits fondamentaux des mis en cause : une affaire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (117), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.117.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03036927v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat d'intérêt général : un fait justificatif conventionnel</w:t>
               </w:r>
@@ -7699,168 +7699,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agressions sexuelles dans la sphère conjugale, casse-tête de Cupidon à l'adresse du juge répressif</w:t>
+                <w:t xml:space="preserve">Apologie d'actes terroristes : quelle publicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03049794v1</w:t>
+                <w:t xml:space="preserve">halshs-03036927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agressions sexuelles dans la sphère conjugale, casse-tête de Cupidon à l'adresse du juge répressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.21. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1801.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 537 du Code de procédure pénale et procès équitable en matière contraventionnelle : preuve contraire ou probatio diabolica ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7870,581 +7939,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grève en droit pénal</w:t>
+                <w:t xml:space="preserve">Quelle appréhension de l’humour par le droit de la presse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grève et son droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Castillo; Aurélie Tardieu, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude : Quel humour !?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ronan Bretel; Laurent Jaffro; Institut des sciences juridique et philosophique de la Sorbonne (ISJPS); Projet Sorb’Rising HUMOUR, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05324524v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle appréhension de l’humour par le droit de la presse ?</w:t>
+                <w:t xml:space="preserve">De la « bouche de la loi » à la « bouche de la justice » : l’émancipation du juge répressif en droit pénal contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude : Quel humour !?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ronan Bretel; Laurent Jaffro; Institut des sciences juridique et philosophique de la Sorbonne (ISJPS); Projet Sorb’Rising HUMOUR, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">5e Congrès des Jeunes Pénalistes de l’AFDP -Trente ans après la réforme du Code pénal : toujours à la recherche de l’architecte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Droit pénal (AFDP), Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087329v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « bouche de la loi » à la « bouche de la justice » : l’émancipation du juge répressif en droit pénal contemporain</w:t>
+                <w:t xml:space="preserve">La grève en droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès des Jeunes Pénalistes de l’AFDP -Trente ans après la réforme du Code pénal : toujours à la recherche de l’architecte ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Droit pénal (AFDP), Mar 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">La grève et son droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Castillo; Aurélie Tardieu, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087323v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression face aux activités économiques, entre fragilités et renforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les activités économiques à l'aune des droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Cayol; Harold Kobina Gaba; Ismaëlline Eba Nguema, Nov 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien des liens avec l'extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et libertés fondamentaux en prison : de la loi pénitentiaire au Code pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Manuel Larralde; Agnès Cerf, Jan 2023, Caen Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article 10 de la Convention EDH &amp;quot;hors les murs&amp;quot; : bilan de l'application transversale de la justification tirée de la liberté d'expression au-delà du droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Légipresse 2023 : Le droit de la presse sous l'emprise du droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des avocats praticiens du droit de la presse; Légipresse, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de haine dans la loi du 29 juillet 1881 sur la liberté de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence : Les discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baptiste Nicaud, Feb 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03710664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine et sensibilité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Lex, Sed Lex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau européen de recherche en droits de l'Homme, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03710666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8454,334 +8523,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal à l'heure de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Grard; Florent Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions juridiques européennes et comparées. Liber amicorum Grégory Godiveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Bruylant, p. 171 à 180, 2026, (Droit de l'Union européenne), 9782802777809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de haine dans la loi du 29 juillet 1881 sur la liberté de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Nicaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 43 à 63, 2023, (Droit privé &amp; sciences criminelles), 978-2-84934-719-5</w:t>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 43 à 63, 2023, (Droit privé &amp; sciences criminelles), 978-2-84934-719-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04086224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine(s) et sensibilité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quentin Ricordel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Lex, Sed Lex ? La sensibilité du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, p. 161 à 171, 2023, (Droit &amp; science politique), 978-2-84934-618-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux stratégique et liberté d'expression : le cas des &amp;quot;procédures baîllons&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Boyer-Capelle; Emilie Chevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contentieux stratégiques : approches sectorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2021, 978-2-7110-3476-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8791,98 +8860,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8892,114 +8961,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pénalisation de l'expression publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Limoges, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LIMO0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01863583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9067,51 +9136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8C10F7A"/>
+    <w:nsid w:val="464478B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9215,51 +9284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6EABDC7"/>
+    <w:nsid w:val="914AE807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9363,51 +9432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A5F0E71"/>
+    <w:nsid w:val="6B0037FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9511,51 +9580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="164497EA"/>
+    <w:nsid w:val="322A32CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9659,51 +9728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4238E96E"/>
+    <w:nsid w:val="D1383F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9807,51 +9876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A72AA9C4"/>
+    <w:nsid w:val="C4CF4105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9955,51 +10024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="282CA9AC"/>
+    <w:nsid w:val="983ED0CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10103,51 +10172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C3239874"/>
+    <w:nsid w:val="3BB0DAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10251,51 +10320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0B6217C0"/>
+    <w:nsid w:val="8ECD44B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10399,51 +10468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="20FFF877"/>
+    <w:nsid w:val="2F7F9DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10547,51 +10616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="60F5886F"/>
+    <w:nsid w:val="A182C951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10695,51 +10764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0B00EE88"/>
+    <w:nsid w:val="CEE7531A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10959,51 +11028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05459026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.124.0835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.117.0067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.040.0087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1801.0021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05622710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05459026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05373076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8804" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.124.0835" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.117.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.040.0087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1801.0021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>