--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -383,965 +383,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05073449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Tick-Associated, Bronnoya-like Virus Spillover into Sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of clinical metagenomics in France: a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Raileanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Vichita Ok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11010209⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2666-5247(23)00244-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04103246v1</w:t>
+                <w:t xml:space="preserve">pasteur-04320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of clinical metagenomics in France: a prospective observational study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vichita Ok</w:t>
+                <w:t xml:space="preserve">A Search for Tick-Associated, Bronnoya-like Virus Spillover into Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas da Rocha</w:t>
+                <w:t xml:space="preserve">Cristian Raileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Sitterlé</w:t>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2666-5247(23)00244-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11010209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04320314v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04103246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus Pop—Expanding Viral Databases by Protein Sequence Simulation</w:t>
+                <w:t xml:space="preserve">Comprehensive Characterization of Viral Diversity of Female Mosquitoes in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kende</w:t>
+                <w:t xml:space="preserve">Amal Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pérot</w:t>
+                <w:t xml:space="preserve">Michael Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15061227⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15091852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04106241v1</w:t>
+                <w:t xml:space="preserve">pasteur-04228698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Characterization of Viral Diversity of Female Mosquitoes in Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus Pop—Expanding Viral Databases by Protein Sequence Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
+                <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1852. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15091852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15061227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04228698v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04106241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype and Phenotype Characterization of Rhinolophus sp. Sarbecoviruses from Vietnam: Implications for Coronavirus Emergence</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2‐related bat virus behavior in human‐relevant models sheds light on the origin of COVID‐19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Cong Tu</w:t>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Herate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15091897⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.e56055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202256055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04228724v1</w:t>
+                <w:t xml:space="preserve">pasteur-04072738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Viruses in Ixodes ricinus in Europe including Novel and Potential Arboviruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Genotype and Phenotype Characterization of Rhinolophus sp. Sarbecoviruses from Vietnam: Implications for Coronavirus Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Cong Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2023/6661723⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15091897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314227v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04228724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2‐related bat virus behavior in human‐relevant models sheds light on the origin of COVID‐19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+                <w:t xml:space="preserve">Diversity of Viruses in Ixodes ricinus in Europe including Novel and Potential Arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Herate</w:t>
+                <w:t xml:space="preserve">Cristian Răileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Donati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+                <w:t xml:space="preserve">Delphine Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (4), pp.e56055. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.6661723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202256055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/6661723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04072738v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseek: A Protein-Based Metagenomic Pipeline for Virus Diagnostic and Discovery</w:t>
               </w:r>
@@ -1643,51 +1643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 604 (7905), pp.330-336. </w:t>
@@ -1853,295 +1853,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03236257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Umbre Orthobunyavirus as a Novel Zoonotic Virus Responsible for Lethal Encephalitis in 2 French Patients With Hypogammaglobulinemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Bolloré</w:t>
+                <w:t xml:space="preserve">The virome of Rhipicephalus, Dermacentor and Haemaphysalis ticks from Eastern Romania includes novel viruses with potential relevance for public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa308⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02863210v1</w:t>
+                <w:t xml:space="preserve">pasteur-03255650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virome of Rhipicephalus, Dermacentor and Haemaphysalis ticks from Eastern Romania includes novel viruses with potential relevance for public health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pérot</w:t>
+                <w:t xml:space="preserve">Identification of Umbre Orthobunyavirus as a Novel Zoonotic Virus Responsible for Lethal Encephalitis in 2 French Patients With Hypogammaglobulinemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (10), pp.1701-1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.14105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03255650v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02863210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Impact of Random Amplification and Library Construction Methods on Viral Metagenomics Results</w:t>
               </w:r>
@@ -2908,265 +2908,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation data for the estimation of numerical constants for approximating pairwise evolutionary distances between amino acid sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Polycipiviridae Virus Identified in Pteropus lylei Stools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibol Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+                <w:t xml:space="preserve">Thavry Hoem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Gorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.104212. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (15), pp.e01662-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01662-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03265225v1</w:t>
+                <w:t xml:space="preserve">pasteur-02263507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Polycipiviridae Virus Identified in Pteropus lylei Stools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation data for the estimation of numerical constants for approximating pairwise evolutionary distances between amino acid sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thavry Hoem</w:t>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gorman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (15), pp.e01662-18. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01662-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02263507v1</w:t>
+                <w:t xml:space="preserve">pasteur-03265225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Silent Spillovers Before Emergence: A Pilot Study at the Tick/Human Interface in Thailand</w:t>
               </w:r>
@@ -3280,295 +3280,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02318851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Host Range, Genetic Diversity, and Geographical Distribution of Jingmenviruses</w:t>
+                <w:t xml:space="preserve">Six Nearly Complete Genome Segments of a Novel Reovirus Identified in Laotian Batflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pérot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounsavane Douangboubpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00645-19⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (46), pp.e00733-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00733-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02355017v1</w:t>
+                <w:t xml:space="preserve">pasteur-03240194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Nearly Complete Genome Segments of a Novel Reovirus Identified in Laotian Batflies</w:t>
+                <w:t xml:space="preserve">Insights into the Host Range, Genetic Diversity, and Geographical Distribution of Jingmenviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bounsavane Douangboubpha</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (46), pp.e00733-19. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.e00645-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00733-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00645-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03240194v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02355017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t>
               </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
@@ -4508,77 +4508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Cong Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World One Health Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town / Le Cap, South Africa</w:t>
@@ -4607,64 +4607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Pop: Expanding viral databases by protein sequence simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4879,64 +4879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4991,90 +4991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’un nouvel arbovirus neurotrope en France : le virus Umbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bolloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
@@ -5103,77 +5103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of pathogens in life-threatening encephalitides analyzed by untargeted transcriptomic analysis of pathological brain tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Seilhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomics for Brain Biopsy Samples of Infectious Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6056,51 +6056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05421529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Begliomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souand Mohamed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07111-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06557-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04103246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04320314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichita Ok" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Rocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-5247(23)00244-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04106241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03773653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.863814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03152677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02496954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Birnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Correa-Fiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02946473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18776.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104212" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gorman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01662-18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03240194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Hertz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sutherland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsavane Douangboubpha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00733-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Janin Nouhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Limmey Khun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Saoya Sen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Phalla Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Troadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01887124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4514-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05421529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Begliomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souand Mohamed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07111-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06557-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04320314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichita Ok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Rocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-5247(23)00244-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04103246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04106241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03773653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.863814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03152677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02496954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Birnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Correa-Fiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02946473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18776.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gorman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01662-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03240194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Hertz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sutherland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsavane Douangboubpha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00733-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Janin Nouhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Limmey Khun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Saoya Sen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Phalla Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Troadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01887124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4514-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>