--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -383,295 +383,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05073449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of clinical metagenomics in France: a prospective observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Search for Tick-Associated, Bronnoya-like Virus Spillover into Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+                <w:t xml:space="preserve">Cristian Raileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vichita Ok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émilie Sitterlé</w:t>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2666-5247(23)00244-6⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11010209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04320314v1</w:t>
+                <w:t xml:space="preserve">pasteur-04103246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Tick-Associated, Bronnoya-like Virus Spillover into Sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
+                <w:t xml:space="preserve">Performance of clinical metagenomics in France: a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichita Ok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Raileanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+                <w:t xml:space="preserve">Nicolas da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Émilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.209. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11010209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s2666-5247(23)00244-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04103246v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Characterization of Viral Diversity of Female Mosquitoes in Madagascar</w:t>
               </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05421529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Begliomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souand Mohamed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07111-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06557-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04320314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichita Ok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Rocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-5247(23)00244-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04103246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04106241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03773653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.863814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03152677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02496954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Birnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Correa-Fiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02946473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18776.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gorman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01662-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03240194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Hertz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sutherland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsavane Douangboubpha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00733-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Janin Nouhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Limmey Khun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Saoya Sen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Phalla Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Troadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01887124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4514-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05421529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Begliomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souand Mohamed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07111-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06557-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04103246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04320314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichita Ok" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Rocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-5247(23)00244-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04106241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03773653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.863814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03152677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02496954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Birnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Correa-Fiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02946473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18776.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gorman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01662-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03240194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Hertz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sutherland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsavane Douangboubpha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00733-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Janin Nouhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Limmey Khun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Saoya Sen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Phalla Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Troadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01887124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4514-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>