--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -383,965 +383,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05073449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Tick-Associated, Bronnoya-like Virus Spillover into Sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of clinical metagenomics in France: a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Raileanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Vichita Ok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11010209⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2666-5247(23)00244-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04103246v1</w:t>
+                <w:t xml:space="preserve">pasteur-04320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of clinical metagenomics in France: a prospective observational study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vichita Ok</w:t>
+                <w:t xml:space="preserve">A Search for Tick-Associated, Bronnoya-like Virus Spillover into Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas da Rocha</w:t>
+                <w:t xml:space="preserve">Cristian Raileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Sitterlé</w:t>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2666-5247(23)00244-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11010209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04320314v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04103246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Characterization of Viral Diversity of Female Mosquitoes in Madagascar</w:t>
+                <w:t xml:space="preserve">Virus Pop—Expanding Viral Databases by Protein Sequence Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bennouna</w:t>
+                <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Luciano Tantely</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1852. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15091852⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15061227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04228698v1</w:t>
+                <w:t xml:space="preserve">pasteur-04106241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus Pop—Expanding Viral Databases by Protein Sequence Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Characterization of Viral Diversity of Female Mosquitoes in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kende</w:t>
+                <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pérot</w:t>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1227. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15061227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15091852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04106241v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04228698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2‐related bat virus behavior in human‐relevant models sheds light on the origin of COVID‐19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Temmam</w:t>
+                <w:t xml:space="preserve">Diversity of Viruses in Ixodes ricinus in Europe including Novel and Potential Arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+                <w:t xml:space="preserve">Cristian Răileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Herate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+                <w:t xml:space="preserve">Delphine Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202256055⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.6661723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2023/6661723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04072738v1</w:t>
+                <w:t xml:space="preserve">hal-04314227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype and Phenotype Characterization of Rhinolophus sp. Sarbecoviruses from Vietnam: Implications for Coronavirus Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Cong Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), pp.1897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v15091897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04228724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Viruses in Ixodes ricinus in Europe including Novel and Potential Arboviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2‐related bat virus behavior in human‐relevant models sheds light on the origin of COVID‐19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Răileanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amal Bennouna</w:t>
+                <w:t xml:space="preserve">Cécile Herate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Chretien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023, pp.6661723. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.e56055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2023/6661723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202256055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314227v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04072738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseek: A Protein-Based Metagenomic Pipeline for Virus Diagnostic and Discovery</w:t>
               </w:r>
@@ -1643,51 +1643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 604 (7905), pp.330-336. </w:t>
@@ -2523,295 +2523,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02496954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing and phylogenetic characterization of a novel bat-associated picornavirus-like virus with an unusual genome organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA Viruses of Amblyomma variegatum and Rhipicephalus microplus and Cattle Susceptibility in the French Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vibol Hul</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pinarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104130⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12020144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625131v1</w:t>
+                <w:t xml:space="preserve">pasteur-02464664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Viruses of Amblyomma variegatum and Rhipicephalus microplus and Cattle Susceptibility in the French Antilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole genome sequencing and phylogenetic characterization of a novel bat-associated picornavirus-like virus with an unusual genome organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Devillers</w:t>
+                <w:t xml:space="preserve">Vibol Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pinarello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
+                <w:t xml:space="preserve">Mael Bessaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12020144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02464664v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RVDB-prot, a reference viral protein database and its HMM profiles [version 2; peer review: 2 approved]</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Polycipiviridae Virus Identified in Pteropus lylei Stools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibol Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,295 +3280,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02318851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Nearly Complete Genome Segments of a Novel Reovirus Identified in Laotian Batflies</w:t>
+                <w:t xml:space="preserve">Insights into the Host Range, Genetic Diversity, and Geographical Distribution of Jingmenviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bounsavane Douangboubpha</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00733-19⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.e00645-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00645-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03240194v1</w:t>
+                <w:t xml:space="preserve">pasteur-02355017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Host Range, Genetic Diversity, and Geographical Distribution of Jingmenviruses</w:t>
+                <w:t xml:space="preserve">Six Nearly Complete Genome Segments of a Novel Reovirus Identified in Laotian Batflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pérot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounsavane Douangboubpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (6), pp.e00645-19. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (46), pp.e00733-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00645-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00733-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02355017v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03240194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t>
               </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
@@ -4508,77 +4508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Cong Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World One Health Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town / Le Cap, South Africa</w:t>
@@ -4607,64 +4607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Pop: Expanding viral databases by protein sequence simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6056,51 +6056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05421529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Begliomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souand Mohamed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07111-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06557-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04103246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04320314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichita Ok" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Rocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-5247(23)00244-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04106241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03773653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.863814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03152677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02496954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Birnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Correa-Fiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02946473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18776.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gorman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01662-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03240194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Hertz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sutherland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsavane Douangboubpha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00733-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Janin Nouhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Limmey Khun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Saoya Sen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Phalla Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Troadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01887124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4514-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05421529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Begliomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souand Mohamed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07111-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06557-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04320314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichita Ok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Rocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-5247(23)00244-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04103246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04106241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04228724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03773653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.863814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03152677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02496954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Birnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Correa-Fiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02946473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18776.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavry Hoem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gorman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01662-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03240194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Hertz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sutherland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsavane Douangboubpha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00733-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Janin Nouhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Limmey Khun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Saoya Sen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Phalla Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04337913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Troadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01887124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05073547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4514-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>