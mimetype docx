--- v1 (2026-03-31)
+++ v2 (2026-05-05)
@@ -697,204 +697,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude critique de la mise en récit des transformations urbaines du territoire métropolitain lyonnais de 2007 à 2021</w:t>
+                <w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bihay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLouvain; GER Communication, environnement, sciences et société, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211126v1</w:t>
+                <w:t xml:space="preserve">hal-04713238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L’étude critique de la mise en récit des transformations urbaines du territoire métropolitain lyonnais de 2007 à 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bihay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain; GER Communication, environnement, sciences et société, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713238v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1533,195 +1533,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrations augmentées et stratégies de promotion des séries Netflix</w:t>
+                <w:t xml:space="preserve">Représentation (ré)créative des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bihay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences numériques des organisations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 315-332, London : ISTE Editions, 2023, Présences numériques des organisations</w:t>
+              <w:t xml:space="preserve">Marque et Territoire : Dispositifs, stratégies et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://www.lcdpu.fr/livre/?GCOI=27000100619300, 2023, Communication, 9782384510122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524660v1</w:t>
+                <w:t xml:space="preserve">hal-03955512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation (ré)créative des territoires</w:t>
+                <w:t xml:space="preserve">Narrations augmentées et stratégies de promotion des séries Netflix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bihay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beaubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marque et Territoire : Dispositifs, stratégies et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , https://www.lcdpu.fr/livre/?GCOI=27000100619300, 2023, Communication, 9782384510122</w:t>
+              <w:t xml:space="preserve">Présences numériques des organisations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 315-332, London : ISTE Editions, 2023, Présences numériques des organisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955512v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1797,51 +1797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D43EE914"/>
+    <w:nsid w:val="BC0DCEE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-bihay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3507-1864" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238706710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Chemerik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HA09-MN71" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sedda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05097604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/communication-information/2954-percevoir-representer-communiquer-les-risques-naturels-9782383772606.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaubrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-bihay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3507-1864" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238706710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Chemerik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HA09-MN71" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sedda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05097604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/communication-information/2954-percevoir-representer-communiquer-les-risques-naturels-9782383772606.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaubrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>