--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1797,51 +1797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC0DCEE9"/>
+    <w:nsid w:val="045FA655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>