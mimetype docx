--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI‐Based Score to Recognize Thalamic Glioma Grade in Children: Morphology, Diffusion, and Arterial‐Spin‐Labeling Perfusion</w:t>
+                <w:t xml:space="preserve">Sonic hedgehog medulloblastomas are dependent on Netrin-1 for survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plasse</w:t>
+                <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Levy</w:t>
+                <w:t xml:space="preserve">Joanna Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
+                <w:t xml:space="preserve">Jacob Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Benjamin R Babcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hak</w:t>
+                <w:t xml:space="preserve">Leon F Mcswain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (7), pp.e31704. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pbc.31704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59612-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121475v1</w:t>
+                <w:t xml:space="preserve">hal-05112064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioneuronal tumors PATZ1-fused: clinico-molecular and DNA methylation signatures for a variety of morphological and radiological profiles</w:t>
+                <w:t xml:space="preserve">Diffuse leptomeningeal glioneuronal tumour: molecular diagnosis, evolution and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">Anastasia Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+                <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Sievers</w:t>
+                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
+                <w:t xml:space="preserve">Kevin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+                <w:t xml:space="preserve">Anne Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.114. </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02037-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453682v1</w:t>
+                <w:t xml:space="preserve">hal-05381958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electrophysiological mapping of effective connectivity of lateral prefrontal cortex</w:t>
               </w:r>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog medulloblastomas are dependent on Netrin-1 for survival</w:t>
+                <w:t xml:space="preserve">Glioneuronal tumors PATZ1-fused: clinico-molecular and DNA methylation signatures for a variety of morphological and radiological profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Talbot</w:t>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fombonne</w:t>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Torrejon</w:t>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin R Babcock</w:t>
+                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon F Mcswain</w:t>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5137. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59612-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112064v1</w:t>
+                <w:t xml:space="preserve">hal-05453682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse leptomeningeal glioneuronal tumour: molecular diagnosis, evolution and treatment</w:t>
+                <w:t xml:space="preserve">MRI‐Based Score to Recognize Thalamic Glioma Grade in Children: Morphology, Diffusion, and Arterial‐Spin‐Labeling Perfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Campanelli</w:t>
+                <w:t xml:space="preserve">Alexis Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Métais</w:t>
+                <w:t xml:space="preserve">Raphael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
+                <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Beccaria</w:t>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laprie</w:t>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (7), pp.e31704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02100-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pbc.31704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381958v1</w:t>
+                <w:t xml:space="preserve">hal-05121475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride deregulation and GABA depolarization in MTOR-related malformations of cortical development</w:t>
               </w:r>
@@ -904,51 +904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive epidemiology of 399 histologically confirmed newly diagnosed meningeal solitary fibrous tumours and haemangiopericytomas in France: 2006–2015</w:t>
+                <w:t xml:space="preserve">Descriptive epidemiology of 30,223 histopathologically confirmed meningiomas in France: 2006–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Champeaux Depond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zouaoui</w:t>
@@ -987,78 +987,78 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathieu-Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 166 (1), pp.320. </w:t>
+              <w:t xml:space="preserve">, 2024, 166 (1), pp.214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00701-024-06191-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-024-06093-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669445v1</w:t>
+                <w:t xml:space="preserve">hal-04615764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotorasib for Vascular Malformations Associated with KRAS G12C Mutation</w:t>
               </w:r>
@@ -1172,51 +1172,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive epidemiology of 30,223 histopathologically confirmed meningiomas in France: 2006–2015</w:t>
+                <w:t xml:space="preserve">Descriptive epidemiology of 399 histologically confirmed newly diagnosed meningeal solitary fibrous tumours and haemangiopericytomas in France: 2006–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Champeaux Depond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zouaoui</w:t>
@@ -1255,121 +1255,121 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathieu-Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 166 (1), pp.214. </w:t>
+              <w:t xml:space="preserve">, 2024, 166 (1), pp.320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00701-024-06093-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-024-06191-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615764v1</w:t>
+                <w:t xml:space="preserve">hal-04669445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and epigenetic heterogeneity in FGFR2 ‐fused glial and glioneuronal tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (2), pp.115-124. </w:t>
@@ -1580,77 +1580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNS tumors with PLAGL1-fusion: beyond ZFTA and YAP1 in the genetic spectrum of supratentorial ependymomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,1319 +1842,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Zolpidem’s paradoxical restorative action: A case report of functional brain imaging</w:t>
+                <w:t xml:space="preserve">GH and Childhood-onset Craniopharyngioma: When to Initiate GH Replacement Therapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+                <w:t xml:space="preserve">Adrien Nguyen Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Saitovitch</w:t>
+                <w:t xml:space="preserve">Laura González Briceño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+                <w:t xml:space="preserve">Graziella Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lelio Guida</w:t>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1127542. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.1929-1936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1127542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgad079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484658v1</w:t>
+                <w:t xml:space="preserve">hal-04493057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we differentiate supratentorial tumor recurrence from postradiation imaging changes in children treated for primary malignant brain tumors?</w:t>
+                <w:t xml:space="preserve">Clinico-Radio-Histo-Molecular and Neurocognitive Characteristics of Diffuse Gliomas in Adolescent and Young Adults: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Zittoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesbeth Cardoen</w:t>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rutten</w:t>
+                <w:t xml:space="preserve">Giorgia Antonia Simboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (4), pp.240-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2023.3.PEDS22386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000528588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493053v1</w:t>
+                <w:t xml:space="preserve">hal-04493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-Radio-Histo-Molecular and Neurocognitive Characteristics of Diffuse Gliomas in Adolescent and Young Adults: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Assessment of Puberty and Hypothalamic–Pituitary–Gonadal Axis Function After Childhood Brain Tumor Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Roux</w:t>
+                <w:t xml:space="preserve">Manon Rosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zanello</w:t>
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Antonia Simboli</w:t>
+                <w:t xml:space="preserve">Elisa Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Varlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">Jacques Beltrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101 (4), pp.240-251. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.e823-e831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000528588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgad097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493059v1</w:t>
+                <w:t xml:space="preserve">hal-04493056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Puberty and Hypothalamic–Pituitary–Gonadal Axis Function After Childhood Brain Tumor Treatment</w:t>
+                <w:t xml:space="preserve">VRK3 depletion induces cell cycle arrest and metabolic reprogramming of pontine diffuse midline glioma - H3K27 altered cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rosimont</w:t>
+                <w:t xml:space="preserve">Virginie Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+                <w:t xml:space="preserve">Tal Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Giani</w:t>
+                <w:t xml:space="preserve">Claudia Silva-Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beltrand</w:t>
+                <w:t xml:space="preserve">Ludivine Le Dret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (9), pp.e823-e831. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgad097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1229312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493056v1</w:t>
+                <w:t xml:space="preserve">hal-04492938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRK3 depletion induces cell cycle arrest and metabolic reprogramming of pontine diffuse midline glioma - H3K27 altered cells</w:t>
+                <w:t xml:space="preserve">Imaging and multi-omics datasets converge to define different neural progenitor origins for ATRT-SHH subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Menez</w:t>
+                <w:t xml:space="preserve">María-Jesús Lobón-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
+                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Shasha</w:t>
+                <w:t xml:space="preserve">Zhi-Yan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Silva-Evangelista</w:t>
+                <w:t xml:space="preserve">Céline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Le Dret</w:t>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.2371. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1229312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492938v1</w:t>
+                <w:t xml:space="preserve">hal-04295076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and multi-omics datasets converge to define different neural progenitor origins for ATRT-SHH subgroups</w:t>
+                <w:t xml:space="preserve">How can we differentiate supratentorial tumor recurrence from postradiation imaging changes in children treated for primary malignant brain tumors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-Jesús Lobón-Iglesias</w:t>
+                <w:t xml:space="preserve">Jacob Zittoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
+                <w:t xml:space="preserve">Liesbeth Cardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Yan Han</w:t>
+                <w:t xml:space="preserve">Caroline Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42371-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2023.3.PEDS22386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295076v1</w:t>
+                <w:t xml:space="preserve">hal-04493053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and Childhood-onset Craniopharyngioma: When to Initiate GH Replacement Therapy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case Report: Zolpidem’s paradoxical restorative action: A case report of functional brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nguyen Quoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+                <w:t xml:space="preserve">Ana Saitovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura González Briceño</w:t>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+                <w:t xml:space="preserve">Lelio Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (8), pp.1929-1936. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1127542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgad079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1127542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493057v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Pediatric high-grade glioma MYCN is frequently associated with Li-Fraumeni syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive analysis of infantile central nervous system tumors to improve distinctive criteria for infant‐type hemispheric glioma versus desmoplastic infantile ganglioglioma/astrocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philipp Sievers</w:t>
+                <w:t xml:space="preserve">Alexandra Meurgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01490-w⟩</w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bpa.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087342v1</w:t>
+                <w:t xml:space="preserve">hal-04207047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive analysis of infantile central nervous system tumors to improve distinctive criteria for infant‐type hemispheric glioma versus desmoplastic infantile ganglioglioma/astrocytoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Letter to the editor: Pediatric high-grade glioma MYCN is frequently associated with Li-Fraumeni syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Meurgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (5), </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bpa.13182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01490-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207047v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging features to distinguish posterior fossa ependymoma subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Joris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (3), pp.1534-1544. </w:t>
@@ -3192,51 +3192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Detection of Subtle Focal Cortical Dysplasia in Children by Combined Arterial Spin Labeling, Voxel-Based Morphometry, Electroencephalography-Synchronized Functional MRI, Resting-State Regional Homogeneity, and 18F-fluorodeoxyglucose Positron Emission Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Eisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Losito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92 (4), pp.820-826. </w:t>
@@ -3320,593 +3320,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new subtype of diffuse midline glioma, H3 K27 and BRAF/FGFR1 co-altered: a clinico-radiological and histomolecular characterisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pediatric spinal pilocytic astrocytomas form a distinct epigenetic subclass from pilocytic astrocytomas of other locations and diffuse leptomeningeal glioneuronal tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Auffret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Puiseux</w:t>
+                <w:t xml:space="preserve">Xavier Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 147 (1), pp.2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-023-02651-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 145 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-022-02512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490306v1</w:t>
+                <w:t xml:space="preserve">hal-03982282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric spinal pilocytic astrocytomas form a distinct epigenetic subclass from pilocytic astrocytomas of other locations and diffuse leptomeningeal glioneuronal tumours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A new subtype of diffuse midline glioma, H3 K27 and BRAF/FGFR1 co-altered: a clinico-radiological and histomolecular characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ajlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Maynadier</w:t>
+                <w:t xml:space="preserve">Chloé Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 145 (1), pp.83-95. </w:t>
+              <w:t xml:space="preserve">, 2023, 147 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-022-02512-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-023-02651-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982282v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brain atlas of axonal and synaptic delays based on modelling of cortico-cortical evoked potentials</w:t>
+                <w:t xml:space="preserve">The genomic landscape of dysembryoplastic neuroepithelial tumours and a comprehensive analysis of recurrent cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Jedynak</w:t>
+                <w:t xml:space="preserve">Mélanie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Trebaul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boyer</w:t>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tadel</w:t>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab362⟩</w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.e12834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457509v1</w:t>
+                <w:t xml:space="preserve">hal-03982369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
+                <w:t xml:space="preserve">Periodic electroencephalographic discharges and epileptic spasms involve cortico-striatal-thalamic loops on Arterial Spin Labeling Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Eisermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Saitovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Piana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+                <w:t xml:space="preserve">Alice Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), pp.138-149. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), pp.fcac250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775789v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dural angioleiomyoma harbors frequent GJA4 mutation and a distinct DNA methylation profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,377 +3990,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic landscape of dysembryoplastic neuroepithelial tumours and a comprehensive analysis of recurrent cases</w:t>
+                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pagès</w:t>
+                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Saffroy</w:t>
+                <w:t xml:space="preserve">Hélène Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nan.12834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.138-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982369v1</w:t>
+                <w:t xml:space="preserve">hal-03775789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic electroencephalographic discharges and epileptic spasms involve cortico-striatal-thalamic loops on Arterial Spin Labeling Magnetic Resonance Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+                <w:t xml:space="preserve">A brain atlas of axonal and synaptic delays based on modelling of cortico-cortical evoked potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Jedynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Trebaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">François Tadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (5), pp.fcac250. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (5), pp.1653-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484670v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The longitudinal evolution of cerebral blood flow in children with tuberous sclerosis assessed by arterial spin labeling magnetic resonance imaging may be related to cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Saitovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (1), pp.196-206. </w:t>
@@ -4411,90 +4411,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence of Early Endocrine Disorders After Childhood Brain Tumors in a Large Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabriela González Briceño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beltrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (5), pp.e2156-e2166. </w:t>
@@ -4532,103 +4532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 2: Postoperative neuropsychological and clinical improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Paternoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.150-159. </w:t>
@@ -4660,1047 +4660,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and functional outcome after pediatric intracerebral hemorrhage: cohort study and meta-analysis</w:t>
+                <w:t xml:space="preserve">Neuroimaging manifestations in children with SARS-CoV-2 infection: a multinational, multicentre collaborative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+                <w:t xml:space="preserve">Camilla Lindan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hak</w:t>
+                <w:t xml:space="preserve">Kshitij Mankad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gariel</w:t>
+                <w:t xml:space="preserve">Dipak Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Kociolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Michelle Silvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.9.PEDS20608⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(20)30362-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360139v1</w:t>
+                <w:t xml:space="preserve">hal-03590629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Interferon-Alpha Protein Provides Clues to Tissue Specificity Across Type I Interferonopathies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bondet</w:t>
+                <w:t xml:space="preserve">Raphaël Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Seabra</w:t>
+                <w:t xml:space="preserve">Christophe Deroulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian I. Rice</w:t>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (3), pp.603-609. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.8913-8924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-020-00952-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-021-07991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03236262v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.437 - 445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and molecular analysis of smoothened inhibitors in Sonic Hedgehog medulloblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Berlanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/noajnl/vdab097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deroulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (12), pp.8913-8924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-021-07991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimaging manifestations in children with SARS-CoV-2 infection: a multinational, multicentre collaborative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Expression of Interferon-Alpha Protein Provides Clues to Tissue Specificity Across Type I Interferonopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Lindan</w:t>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kshitij Mankad</w:t>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipak Ram</w:t>
+                <w:t xml:space="preserve">Luis Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Kociolek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Michelle Silvera</w:t>
+                <w:t xml:space="preserve">Gillian I. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(20)30362-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-020-00952-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590629v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03236262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
+                <w:t xml:space="preserve">Mortality and functional outcome after pediatric intracerebral hemorrhage: cohort study and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-021-07991-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.9.PEDS20608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484704v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemorrhage Expansion After Pediatric Intracerebral Hemorrhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (2), pp.588-594. </w:t>
@@ -5738,103 +5738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.1-7. </w:t>
@@ -5872,90 +5872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CBF decrease in the left supplementary motor areas: New insight into postoperative pediatric cerebellar mutism syndrome using arterial spin labeling perfusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Saitovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6000,472 +6000,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supratentorial non-RELA, ZFTA-fused ependymomas: a comprehensive phenotype genotype correlation highlighting the number of zinc fingers in ZFTA-NCOA1/2 fusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philipp Sievers</w:t>
+                <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Lechapt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Moshous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01238-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142 (3), pp.605-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493324v1</w:t>
+                <w:t xml:space="preserve">hal-04298220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Despina Moshous</w:t>
+                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.neurintsurg-2021-017777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298220v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
+                <w:t xml:space="preserve">Supratentorial non-RELA, ZFTA-fused ependymomas: a comprehensive phenotype genotype correlation highlighting the number of zinc fingers in ZFTA-NCOA1/2 fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.neurintsurg-2021-017777. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01238-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590338v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative histopathological and epigenetic characterization of primary intracranial mesenchymal tumors, FET:CREB‐fused broadening the spectrum of tumor entities in comparison with their soft tissue counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6536,325 +6536,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Areas of High Signal Intensity in Children with Neurofibromatosis Type 1: Expected Evolution on MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete hemispherotomy leads to lateralized functional organization and lower level of consciousness in the isolated hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calvez</w:t>
+                <w:t xml:space="preserve">Athena Demertzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Grévent</w:t>
+                <w:t xml:space="preserve">Jean‐marc Tacchela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A6740⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.537-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.12433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515733v1</w:t>
+                <w:t xml:space="preserve">hal-03241133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete hemispherotomy leads to lateralized functional organization and lower level of consciousness in the isolated hemisphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+                <w:t xml:space="preserve">Focal Areas of High Signal Intensity in Children with Neurofibromatosis Type 1: Expected Evolution on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Demertzi</w:t>
+                <w:t xml:space="preserve">C.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Tacchela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+                <w:t xml:space="preserve">D. Grévent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.537-549. </w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/epi4.12433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A6740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241133v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,64 +6957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone H3 wild-type DIPG/DMG overexpressing EZHIP extend the spectrum diffuse midline gliomas with PRC2 inhibition beyond H3-K27M mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,429 +7072,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Puget</w:t>
+                <w:t xml:space="preserve">Impact de la pandémie COVID-19 sur la neurochirurgie pédiatrique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa083⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neuro-Chirurgie, 66 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485466v1</w:t>
+                <w:t xml:space="preserve">hal-03405197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocephalus in children with ruptured cerebral arteriovenous malformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (3), pp.283 - 287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2020.3.peds19680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pandémie COVID-19 sur la neurochirurgie pédiatrique en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Riffaud</w:t>
+                <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kieffer-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.1686-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03405197v1</w:t>
+                <w:t xml:space="preserve">hal-04485466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Gorham Stout disease with skull-base defects: Case series of six children and literature review</w:t>
               </w:r>
@@ -7608,593 +7608,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannexin-1 channels contribute to seizure generation in human epileptic brain tissue and in a mouse model of epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moulard</w:t>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Chever</w:t>
+                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Vasile</w:t>
+                <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (443), pp.eaar3796. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aar3796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.25403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126408v1</w:t>
+                <w:t xml:space="preserve">hal-01971710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral blood flow changes after radiation therapy identifies pseudoprogression in diffuse intrinsic pontine gliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pannexin-1 channels contribute to seizure generation in human epileptic brain tissue and in a mouse model of epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Calmon</w:t>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Puget</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+                <w:t xml:space="preserve">Oana Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/nox227⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (443), pp.eaar3796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aar3796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515970v1</w:t>
+                <w:t xml:space="preserve">hal-02126408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French clinical practice guidelines for Moyamoya angiopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral blood flow changes after radiation therapy identifies pseudoprogression in diffuse intrinsic pontine gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kossorotoff</w:t>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bresson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Carneiro</w:t>
+                <w:t xml:space="preserve">Stephanie Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.994-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/nox227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769139v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Dossi</w:t>
+                <w:t xml:space="preserve">French clinical practice guidelines for Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kossorotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+                <w:t xml:space="preserve">D. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
+                <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
+                <w:t xml:space="preserve">M. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (5), pp.292-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971710v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic functional tractography of the human cortex revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Trebaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,64 +8418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial Spin Labeling to Predict Brain Tumor Grading in Children: Correlations between Histopathologic Vascular Density and Perfusion MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deroulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,51 +8565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampus and epilepsy: findings from human tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Huberfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Miles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8669,51 +8669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-electrode Array Recordings of Human Epileptic Postoperative Cortical Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,51 +8799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the seizure onset zone with stereo-electroencephalography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,51 +8920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical stimulation of the epileptogenic zone for the treatment of focal motor seizures: an experimental study in the nonhuman primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Piallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9050,51 +9050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging reveals the role of γ activity in eating-reflex seizures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simbozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9350,90 +9350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIPG-43. CLINICAL AND MOLECULAR CHARACTERISTIC OF A NEW SUBTYPE OF DMG, H3K27-ALTERED WITH MAPK-ACTIVATING CO-DRIVER MUTATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9568,51 +9568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Andrejuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Pediatric Neuro- Oncology (ISPNO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany. 24 (Supplement_1), pp.i70-i70, 2022, </w:t>
@@ -10038,51 +10038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannexin1 channels control seizure generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10150,51 +10150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered GABAergic transmission underlies epileptogenicity in human pediatric malformations of cortical development: results from in vitro postoperative electrophysiological recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10444,51 +10444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de&#8208;espariat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sievers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02037-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avalos-Alais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chanteloup-For&#234;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Torrejon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Babcock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon F Mcswain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59612-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05381958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Campanelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M&#233;tais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchoucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beccaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02100-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Bakouh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Casta&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Metais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Loredana Dan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Champeaux Depond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darlix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06191-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoguin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06093-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vannod-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.13014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mariet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ajlil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlad111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01695-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Midjek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vairy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lancien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelio Guida" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1127542" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zittoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Cardoen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2023.3.PEDS22386" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Antonia Simboli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosimont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Menez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Shasha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Silva-Evangelista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Dret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1229312" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lob&#243;n-Iglesias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42371-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Quoc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad079" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01490-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meurgey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Joris Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10182-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Eisermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Losito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490306v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auffret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puiseux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-023-02651-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynadier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02512-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Trebaul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab362" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pierre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01384-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pag&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saffroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac250" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09036-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab893" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.9.PEDS20608" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00952-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Berlanga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdab097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Calmon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07991-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lindan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Mankad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Ram" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kociolek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michelle Silvera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30362-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211031321" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01238-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Roux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;vent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6740" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241133v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacchela" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12433" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515748v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huybrechts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer-Renaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Puget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa083" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghermaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02142-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04485466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Luscan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman H. Khonsari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Belhous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.06.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vasile" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aar3796" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Puget" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox227" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kossorotoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blauwblomme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carneiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.12.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viateur Tuyisenge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobon-Iglesias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debily" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-017-2702-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2016152228" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139957v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.563" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51870" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640161v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr238" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Piallat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fourcade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e3181ff9d14" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grouiller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.212696" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316596v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auffret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ajlil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simbozel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf193.332" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416061v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Puiseux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.090" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500745v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andrejuolo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac079.256" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dossi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bataveljic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089817v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chever" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasile" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Torrejon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Babcock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon F Mcswain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59612-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05381958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Campanelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M&#233;tais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchoucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beccaria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02100-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avalos-Alais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chanteloup-For&#234;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sievers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02037-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de&#8208;espariat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Bakouh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Casta&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Metais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Loredana Dan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Champeaux Depond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darlix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06093-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoguin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06191-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vannod-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.13014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mariet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ajlil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlad111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01695-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Midjek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vairy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lancien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Quoc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Antonia Simboli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Menez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Shasha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Silva-Evangelista" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Dret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1229312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lob&#243;n-Iglesias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Han" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42371-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zittoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Cardoen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rutten" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2023.3.PEDS22386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelio Guida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1127542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meurgey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13182" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01490-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Joris Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10182-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Eisermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Losito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02512-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auffret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puiseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-023-02651-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pag&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saffroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12834" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac250" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pierre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01384-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Trebaul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09036-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab893" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lindan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Mankad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Ram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kociolek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michelle Silvera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30362-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Calmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07991-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Berlanga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdab097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482095v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236262v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00952-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.9.PEDS20608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211031321" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01238-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241133v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacchela" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12433" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;vent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6740" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515748v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huybrechts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer-Renaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Puget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa083" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghermaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02142-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04485466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Luscan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman H. Khonsari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Belhous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.06.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vasile" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aar3796" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Puget" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox227" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769139v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kossorotoff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blauwblomme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carneiro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.12.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viateur Tuyisenge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobon-Iglesias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debily" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-017-2702-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2016152228" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139957v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.563" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51870" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640161v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr238" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Piallat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fourcade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e3181ff9d14" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grouiller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.212696" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316596v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auffret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ajlil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simbozel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf193.332" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416061v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Puiseux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.090" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500745v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andrejuolo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac079.256" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dossi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bataveljic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089817v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chever" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasile" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>