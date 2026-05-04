--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,9133 +66,8999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog medulloblastomas are dependent on Netrin-1 for survival</w:t>
+                <w:t xml:space="preserve">AMBRA1 enhances Sonic Hedgehog signaling during cerebellar development and in medulloblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Talbot</w:t>
+                <w:t xml:space="preserve">Irene Basili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fombonne</w:t>
+                <w:t xml:space="preserve">Francesca Bufalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Torrejon</w:t>
+                <w:t xml:space="preserve">Marilisa Conenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin R Babcock</w:t>
+                <w:t xml:space="preserve">Shirin Navacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon F Mcswain</w:t>
+                <w:t xml:space="preserve">Yue-Ru Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5137. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59612-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2026.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112064v1</w:t>
+                <w:t xml:space="preserve">hal-05608030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse leptomeningeal glioneuronal tumour: molecular diagnosis, evolution and treatment</w:t>
+                <w:t xml:space="preserve">MRI‐Based Score to Recognize Thalamic Glioma Grade in Children: Morphology, Diffusion, and Arterial‐Spin‐Labeling Perfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Campanelli</w:t>
+                <w:t xml:space="preserve">Alexis Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Métais</w:t>
+                <w:t xml:space="preserve">Raphael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
+                <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Beccaria</w:t>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laprie</w:t>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (7), pp.e31704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02100-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pbc.31704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381958v1</w:t>
+                <w:t xml:space="preserve">hal-05121475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution electrophysiological mapping of effective connectivity of lateral prefrontal cortex</w:t>
+                <w:t xml:space="preserve">Sonic hedgehog medulloblastomas are dependent on Netrin-1 for survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Avalos-Alais</w:t>
+                <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Jedynak</w:t>
+                <w:t xml:space="preserve">Joanna Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boyer</w:t>
+                <w:t xml:space="preserve">Jacob Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Chanteloup-Forêt</w:t>
+                <w:t xml:space="preserve">Benjamin R Babcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Pinheiro</w:t>
+                <w:t xml:space="preserve">Leon F Mcswain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59612-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380011v1</w:t>
+                <w:t xml:space="preserve">hal-05112064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioneuronal tumors PATZ1-fused: clinico-molecular and DNA methylation signatures for a variety of morphological and radiological profiles</w:t>
+                <w:t xml:space="preserve">Diffuse leptomeningeal glioneuronal tumour: molecular diagnosis, evolution and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">Anastasia Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+                <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Sievers</w:t>
+                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
+                <w:t xml:space="preserve">Kevin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+                <w:t xml:space="preserve">Anne Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.114. </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02037-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453682v1</w:t>
+                <w:t xml:space="preserve">hal-05381958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI‐Based Score to Recognize Thalamic Glioma Grade in Children: Morphology, Diffusion, and Arterial‐Spin‐Labeling Perfusion</w:t>
+                <w:t xml:space="preserve">Glioneuronal tumors PATZ1-fused: clinico-molecular and DNA methylation signatures for a variety of morphological and radiological profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plasse</w:t>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Levy</w:t>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hak</w:t>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (7), pp.e31704. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pbc.31704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121475v1</w:t>
+                <w:t xml:space="preserve">hal-05453682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride deregulation and GABA depolarization in MTOR-related malformations of cortical development</w:t>
+                <w:t xml:space="preserve">High-resolution electrophysiological mapping of effective connectivity of lateral prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naziha Bakouh</w:t>
+                <w:t xml:space="preserve">Sofia Avalos-Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyes Castaño-Martín</w:t>
+                <w:t xml:space="preserve">Maciej Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Metais</w:t>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Loredana Dan</w:t>
+                <w:t xml:space="preserve">Blandine Chanteloup-Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Balducci</w:t>
+                <w:t xml:space="preserve">Cristiana Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 148 (2), pp.549-563. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awae262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041019v1</w:t>
+                <w:t xml:space="preserve">hal-05380011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive epidemiology of 30,223 histopathologically confirmed meningiomas in France: 2006–2015</w:t>
+                <w:t xml:space="preserve">Chloride deregulation and GABA depolarization in MTOR-related malformations of cortical development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Champeaux Depond</w:t>
+                <w:t xml:space="preserve">Naziha Bakouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Zouaoui</w:t>
+                <w:t xml:space="preserve">Reyes Castaño-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Darlix</w:t>
+                <w:t xml:space="preserve">Alice Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rigau</w:t>
+                <w:t xml:space="preserve">Emanuela Loredana Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathieu-Daudé</w:t>
+                <w:t xml:space="preserve">Estelle Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 166 (1), pp.214. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (2), pp.549-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00701-024-06093-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615764v1</w:t>
+                <w:t xml:space="preserve">hal-05041019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotorasib for Vascular Malformations Associated with KRAS G12C Mutation</w:t>
+                <w:t xml:space="preserve">Descriptive epidemiology of 30,223 histopathologically confirmed meningiomas in France: 2006–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fraissenon</w:t>
+                <w:t xml:space="preserve">Charles Champeaux Depond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bayard</w:t>
+                <w:t xml:space="preserve">Sonia Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Morin</w:t>
+                <w:t xml:space="preserve">Amélie Darlix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Benichi</w:t>
+                <w:t xml:space="preserve">Valérie Rigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hoguin</w:t>
+                <w:t xml:space="preserve">Hélène Mathieu-Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 391 (4), pp.334-342. </w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166 (1), pp.214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2309160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-024-06093-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728420v1</w:t>
+                <w:t xml:space="preserve">hal-04615764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive epidemiology of 399 histologically confirmed newly diagnosed meningeal solitary fibrous tumours and haemangiopericytomas in France: 2006–2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathieu-Daudé</w:t>
+                <w:t xml:space="preserve">Sotorasib for Vascular Malformations Associated with KRAS G12C Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraissenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hoguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-024-06191-y⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 391 (4), pp.334-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2309160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669445v1</w:t>
+                <w:t xml:space="preserve">hal-04728420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and epigenetic heterogeneity in FGFR2 ‐fused glial and glioneuronal tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vannod-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Csanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 50 (6), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+              <w:t xml:space="preserve">, 2024, 50 (6), pp.e13014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nan.13014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Hemispheric pilocytic astrocytoma” revisited: A comprehensive clinicopathological and molecular series emphasizing their overlap with other glioneuronal tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (2), pp.115-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlad111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNS tumors with PLAGL1-fusion: beyond ZFTA and YAP1 in the genetic spectrum of supratentorial ependymomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas von Deimling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-023-01695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse midline glioma invasion and metastasis rely on cell-autonomous signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bruschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Midjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Vairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (3), pp.553-568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noad161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and Childhood-onset Craniopharyngioma: When to Initiate GH Replacement Therapy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Case Report: Zolpidem’s paradoxical restorative action: A case report of functional brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Saitovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelio Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgad079⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1127542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1127542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493057v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-Radio-Histo-Molecular and Neurocognitive Characteristics of Diffuse Gliomas in Adolescent and Young Adults: A Comprehensive Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">GH and Childhood-onset Craniopharyngioma: When to Initiate GH Replacement Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura González Briceño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.1929-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgad079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000528588⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04493059v1</w:t>
+                <w:t xml:space="preserve">hal-04493057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Puberty and Hypothalamic–Pituitary–Gonadal Axis Function After Childhood Brain Tumor Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beltrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (9), pp.e823-e831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgad097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRK3 depletion induces cell cycle arrest and metabolic reprogramming of pontine diffuse midline glioma - H3K27 altered cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Le Dret</w:t>
+                <w:t xml:space="preserve">Clinico-Radio-Histo-Molecular and Neurocognitive Characteristics of Diffuse Gliomas in Adolescent and Young Adults: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Antonia Simboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1229312⟩</w:t>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (4), pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000528588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04492938v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and multi-omics datasets converge to define different neural progenitor origins for ATRT-SHH subgroups</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VRK3 depletion induces cell cycle arrest and metabolic reprogramming of pontine diffuse midline glioma - H3K27 altered cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+                <w:t xml:space="preserve">Virginie Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Silva-Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Le Dret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42371-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1229312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295076v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we differentiate supratentorial tumor recurrence from postradiation imaging changes in children treated for primary malignant brain tumors?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
+                <w:t xml:space="preserve">Imaging and multi-omics datasets converge to define different neural progenitor origins for ATRT-SHH subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Lobón-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Yan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2023.3.PEDS22386⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493053v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Zolpidem’s paradoxical restorative action: A case report of functional brain imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lelio Guida</w:t>
+                <w:t xml:space="preserve">How can we differentiate supratentorial tumor recurrence from postradiation imaging changes in children treated for primary malignant brain tumors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Zittoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Cardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2023.3.PEDS22386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1127542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04484658v1</w:t>
+                <w:t xml:space="preserve">hal-04493053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive analysis of infantile central nervous system tumors to improve distinctive criteria for infant‐type hemispheric glioma versus desmoplastic infantile ganglioglioma/astrocytoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Letter to the editor: Pediatric high-grade glioma MYCN is frequently associated with Li-Fraumeni syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Meurgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bpa.13182⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01490-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207047v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Pediatric high-grade glioma MYCN is frequently associated with Li-Fraumeni syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A comprehensive analysis of infantile central nervous system tumors to improve distinctive criteria for infant‐type hemispheric glioma versus desmoplastic infantile ganglioglioma/astrocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Meurgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01490-w⟩</w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bpa.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087342v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging features to distinguish posterior fossa ependymoma subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Joris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (3), pp.1534-1544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-023-10182-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Detection of Subtle Focal Cortical Dysplasia in Children by Combined Arterial Spin Labeling, Voxel-Based Morphometry, Electroencephalography-Synchronized Functional MRI, Resting-State Regional Homogeneity, and 18F-fluorodeoxyglucose Positron Emission Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Eisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Losito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92 (4), pp.820-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1227/neu.0000000000002310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric spinal pilocytic astrocytomas form a distinct epigenetic subclass from pilocytic astrocytomas of other locations and diffuse leptomeningeal glioneuronal tumours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A new subtype of diffuse midline glioma, H3 K27 and BRAF/FGFR1 co-altered: a clinico-radiological and histomolecular characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ajlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maynadier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 145 (1), pp.83-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-022-02512-6⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 147 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-023-02651-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982282v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new subtype of diffuse midline glioma, H3 K27 and BRAF/FGFR1 co-altered: a clinico-radiological and histomolecular characterisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Pediatric spinal pilocytic astrocytomas form a distinct epigenetic subclass from pilocytic astrocytomas of other locations and diffuse leptomeningeal glioneuronal tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Puiseux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 147 (1), pp.2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-023-02651-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 145 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-022-02512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490306v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic landscape of dysembryoplastic neuroepithelial tumours and a comprehensive analysis of recurrent cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Saffroy</w:t>
+                <w:t xml:space="preserve">A brain atlas of axonal and synaptic delays based on modelling of cortico-cortical evoked potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Jedynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Trebaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nan.12834⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (5), pp.1653-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982369v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic electroencephalographic discharges and epileptic spasms involve cortico-striatal-thalamic loops on Arterial Spin Labeling Magnetic Resonance Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">The genomic landscape of dysembryoplastic neuroepithelial tumours and a comprehensive analysis of recurrent cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac250⟩</w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.e12834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484670v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dural angioleiomyoma harbors frequent GJA4 mutation and a distinct DNA methylation profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Riant</w:t>
+                <w:t xml:space="preserve">Periodic electroencephalographic discharges and epileptic spasms involve cortico-striatal-thalamic loops on Arterial Spin Labeling Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Eisermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Saitovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01384-x⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), pp.fcac250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493147v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+                <w:t xml:space="preserve">The dural angioleiomyoma harbors frequent GJA4 mutation and a distinct DNA methylation profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01384-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775789v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brain atlas of axonal and synaptic delays based on modelling of cortico-cortical evoked potentials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Tadel</w:t>
+                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.138-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457509v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The longitudinal evolution of cerebral blood flow in children with tuberous sclerosis assessed by arterial spin labeling magnetic resonance imaging may be related to cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Saitovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (1), pp.196-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-022-09036-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence of Early Endocrine Disorders After Childhood Brain Tumors in a Large Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabriela González Briceño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beltrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (5), pp.e2156-e2166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/clinem/dgab893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 2: Postoperative neuropsychological and clinical improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Paternoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.150-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimaging manifestations in children with SARS-CoV-2 infection: a multinational, multicentre collaborative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Michelle Silvera</w:t>
+                <w:t xml:space="preserve">Differential Expression of Interferon-Alpha Protein Provides Clues to Tissue Specificity Across Type I Interferonopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Seabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian I. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(20)30362-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-020-00952-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590629v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03236262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
+                <w:t xml:space="preserve">Mortality and functional outcome after pediatric intracerebral hemorrhage: cohort study and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-021-07991-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.9.PEDS20608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484704v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Gariel</w:t>
+                <w:t xml:space="preserve">Neuroimaging manifestations in children with SARS-CoV-2 infection: a multinational, multicentre collaborative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Lindan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kshitij Mankad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipak Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Kociolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Michelle Silvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(20)30362-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03280643v1</w:t>
+                <w:t xml:space="preserve">hal-03590629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular analysis of smoothened inhibitors in Sonic Hedgehog medulloblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+                <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deroulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/noajnl/vdab097⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.8913-8924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-021-07991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405485v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
+                <w:t xml:space="preserve">Clinical and molecular analysis of smoothened inhibitors in Sonic Hedgehog medulloblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Berlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-021-07991-x⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/noajnl/vdab097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482095v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Interferon-Alpha Protein Provides Clues to Tissue Specificity Across Type I Interferonopathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gillian I. Rice</w:t>
+                <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-020-00952-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.437 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03236262v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and functional outcome after pediatric intracerebral hemorrhage: cohort study and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (6), pp.661-667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.9.PEDS20608⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.7.PEDS20447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360139v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemorrhage Expansion After Pediatric Intracerebral Hemorrhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (2), pp.588-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Gariel</w:t>
+                <w:t xml:space="preserve">A CBF decrease in the left supplementary motor areas: New insight into postoperative pediatric cerebellar mutism syndrome using arterial spin labeling perfusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Saitovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.7.PEDS20447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (12), pp.3339-3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X211031321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119822v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CBF decrease in the left supplementary motor areas: New insight into postoperative pediatric cerebellar mutism syndrome using arterial spin labeling perfusion MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dufour</w:t>
+                <w:t xml:space="preserve">An integrative histopathological and epigenetic characterization of primary intracranial mesenchymal tumors, FET:CREB‐fused broadening the spectrum of tumor entities in comparison with their soft tissue counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X211031321⟩</w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.e1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bpa.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475140v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Lechapt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Moshous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142 (3), pp.605-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
+                <w:t xml:space="preserve">Supratentorial non-RELA, ZFTA-fused ependymomas: a comprehensive phenotype genotype correlation highlighting the number of zinc fingers in ZFTA-NCOA1/2 fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01238-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590338v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supratentorial non-RELA, ZFTA-fused ependymomas: a comprehensive phenotype genotype correlation highlighting the number of zinc fingers in ZFTA-NCOA1/2 fusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philipp Sievers</w:t>
+                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01238-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.neurintsurg-2021-017777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493324v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative histopathological and epigenetic characterization of primary intracranial mesenchymal tumors, FET:CREB‐fused broadening the spectrum of tumor entities in comparison with their soft tissue counterparts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Guillemot</w:t>
+                <w:t xml:space="preserve">Focal Areas of High Signal Intensity in Children with Neurofibromatosis Type 1: Expected Evolution on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grévent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bpa.13010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A6740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531050v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete hemispherotomy leads to lateralized functional organization and lower level of consciousness in the isolated hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Demertzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Tacchela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (4), pp.537-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/epi4.12433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Areas of High Signal Intensity in Children with Neurofibromatosis Type 1: Expected Evolution on MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Grévent</w:t>
+                <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kieffer-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A6740⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.1686-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515733v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Puget</w:t>
+                <w:t xml:space="preserve">Histone H3 wild-type DIPG/DMG overexpressing EZHIP extend the spectrum diffuse midline gliomas with PRC2 inhibition beyond H3-K27M mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ghermaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa083⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (6), pp.1109-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-020-02142-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515748v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone H3 wild-type DIPG/DMG overexpressing EZHIP extend the spectrum diffuse midline gliomas with PRC2 inhibition beyond H3-K27M mutation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samia Ghermaoui</w:t>
+                <w:t xml:space="preserve">Impact de la pandémie COVID-19 sur la neurochirurgie pédiatrique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-020-02142-w⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neuro-Chirurgie, 66 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515750v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pandémie COVID-19 sur la neurochirurgie pédiatrique en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Riffaud</w:t>
+                <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kieffer-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.002⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.1686-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405197v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocephalus in children with ruptured cerebral arteriovenous malformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (3), pp.283 - 287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2020.3.peds19680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of neoadjuvant chemotherapy in metastatic medulloblastoma: a comparative study in 92 children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Puget</w:t>
+                <w:t xml:space="preserve">Management of Gorham Stout disease with skull-base defects: Case series of six children and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman H. Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Belhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.152 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485466v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Gorham Stout disease with skull-base defects: Case series of six children and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kahina Belhous</w:t>
+                <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.06.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477749v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
+                <w:t xml:space="preserve">French clinical practice guidelines for Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kossorotoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25403⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (5), pp.292-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971710v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannexin-1 channels contribute to seizure generation in human epileptic brain tissue and in a mouse model of epilepsy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Cerebral blood flow changes after radiation therapy identifies pseudoprogression in diffuse intrinsic pontine gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flora Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aar3796⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.994-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/nox227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126408v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral blood flow changes after radiation therapy identifies pseudoprogression in diffuse intrinsic pontine gliomas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Pannexin-1 channels contribute to seizure generation in human epileptic brain tissue and in a mouse model of epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/nox227⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (443), pp.eaar3796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aar3796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515970v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French clinical practice guidelines for Moyamoya angiopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Carneiro</w:t>
+                <w:t xml:space="preserve">Probabilistic functional tractography of the human cortex revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Trebaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viateur Tuyisenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Jedynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.414-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769139v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic functional tractography of the human cortex revisited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Hugues</w:t>
+                <w:t xml:space="preserve">Diffuse intrinsic pontine gliomas (DIPG) at recurrence: is there a window to test new therapies in some patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobon-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-017-2702-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859598v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse intrinsic pontine gliomas (DIPG) at recurrence: is there a window to test new therapies in some patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Debily</w:t>
+                <w:t xml:space="preserve">Arterial Spin Labeling to Predict Brain Tumor Grading in Children: Correlations between Histopathologic Vascular Density and Perfusion MR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deroulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-017-2702-7⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281 (2), pp.553-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2016152228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515971v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02025057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Spin Labeling to Predict Brain Tumor Grading in Children: Correlations between Histopathologic Vascular Density and Perfusion MR Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippocampus and epilepsy: findings from human tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Miles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.2016152228⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171 (3), pp.236-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02025057v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampus and epilepsy: findings from human tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Multi-electrode Array Recordings of Human Epileptic Postoperative Cortical Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Huberfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Miles</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.563⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139957v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-electrode Array Recordings of Human Epileptic Postoperative Cortical Tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Imaging the seizure onset zone with stereo-electroencephalography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Chabardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique M. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51870⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.2898-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633286v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00640161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the seizure onset zone with stereo-electroencephalography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Cortical stimulation of the epileptogenic zone for the treatment of focal motor seizures: an experimental study in the nonhuman primate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Piallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Chabardès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awr238⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.482-90; discussion 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e3181ff9d14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00640161v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00613114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical stimulation of the epileptogenic zone for the treatment of focal motor seizures: an experimental study in the nonhuman primate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Multimodal imaging reveals the role of γ activity in eating-reflex seizures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (10), pp.1171-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp.2010.212696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00612950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9202,297 +9068,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P10.21.B DIFFUSE MIDLINE GLIOMA, H3 K27 AND BRAF/FGFR1 CO-ALTERED: DISTINCT BIOLOGY AND THERAPEUTIC OPPORTUNITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simbozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Meeting of the European Association of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Prague, Czech Republic. pp.iii100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noaf193.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIPG-43. CLINICAL AND MOLECULAR CHARACTERISTIC OF A NEW SUBTYPE OF DMG, H3K27-ALTERED WITH MAPK-ACTIVATING CO-DRIVER MUTATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Pediatric Neuro-Oncology Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Washington, United States. pp.i22-i23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noad073.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9502,802 +9368,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HGG-41. Glioma oncogenesis in the constitutional mismatch repair deficiency (CMMRD) syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guerrini-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Andrejuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Pediatric Neuro- Oncology (ISPNO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany. 24 (Supplement_1), pp.i70-i70, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noac079.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic features of neural progenitors derived from cerebral biopsies of FCD patients in chimeric mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bataveljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic features of neural progenitors derived from cerebral biopsies of FCDs patients in chimeric mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bataveljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic features of neural progenitors derived from cerebral biopsies of FCD patients in chimeric mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bataveljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, N.C., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannexin1 channels control seizure generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered GABAergic transmission underlies epileptogenicity in human pediatric malformations of cortical development: results from in vitro postoperative electrophysiological recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Epilepsy Society annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10444,51 +10310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Torrejon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Babcock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon F Mcswain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59612-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05381958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Campanelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M&#233;tais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchoucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beccaria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02100-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avalos-Alais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chanteloup-For&#234;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sievers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02037-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de&#8208;espariat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Bakouh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Casta&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Metais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Loredana Dan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Champeaux Depond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darlix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06093-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoguin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06191-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vannod-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.13014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mariet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ajlil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlad111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01695-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Midjek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vairy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lancien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Quoc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Antonia Simboli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Menez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Shasha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Silva-Evangelista" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Dret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1229312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lob&#243;n-Iglesias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Han" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42371-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zittoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Cardoen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rutten" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2023.3.PEDS22386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelio Guida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1127542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meurgey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13182" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01490-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Joris Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10182-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Eisermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Losito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02512-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auffret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puiseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-023-02651-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pag&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saffroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12834" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac250" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pierre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01384-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Trebaul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09036-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab893" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lindan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Mankad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Ram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kociolek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michelle Silvera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30362-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Calmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07991-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Berlanga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdab097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482095v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236262v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00952-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.9.PEDS20608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211031321" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01238-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241133v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacchela" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12433" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;vent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6740" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515748v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huybrechts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer-Renaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Puget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa083" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghermaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02142-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04485466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Luscan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman H. Khonsari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Belhous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.06.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vasile" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aar3796" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Puget" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox227" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769139v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kossorotoff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blauwblomme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carneiro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.12.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viateur Tuyisenge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobon-Iglesias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debily" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-017-2702-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2016152228" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139957v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.563" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51870" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640161v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr238" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Piallat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fourcade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e3181ff9d14" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grouiller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.212696" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316596v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auffret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ajlil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simbozel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf193.332" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416061v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Puiseux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.090" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500745v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andrejuolo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac079.256" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dossi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bataveljic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089817v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chever" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasile" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Basili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bufalieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Conenna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Navacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ru Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de&#8208;espariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Torrejon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Babcock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon F Mcswain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59612-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05381958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Campanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M&#233;tais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchoucha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beccaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02100-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sievers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02037-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avalos-Alais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chanteloup-For&#234;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Pinheiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf317" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Bakouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Casta&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Metais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Loredana Dan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Champeaux Depond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darlix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06093-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoguin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vannod-Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.13014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mariet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ajlil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlad111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sahm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01695-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Midjek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vairy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lancien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelio Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1127542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Quoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad079" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosimont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Antonia Simboli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528588" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Menez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Shasha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Silva-Evangelista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Dret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1229312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lob&#243;n-Iglesias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42371-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zittoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Cardoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rutten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2023.3.PEDS22386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01490-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meurgey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Joris Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10182-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Eisermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Losito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002310" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puiseux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-023-02651-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02512-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Trebaul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab362" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pag&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12834" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01384-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09036-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00952-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360139v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.9.PEDS20608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lindan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Mankad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Ram" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kociolek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michelle Silvera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30362-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Calmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07991-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Berlanga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdab097" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211031321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01238-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;vent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6740" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacchela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12433" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huybrechts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer-Renaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Puget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghermaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02142-w" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04485466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Luscan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman H. Khonsari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Belhous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.06.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kossorotoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blauwblomme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carneiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.12.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515970v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Puget" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox227" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vasile" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aar3796" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viateur Tuyisenge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515971v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobon-Iglesias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debily" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-017-2702-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025057v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2016152228" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633286v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51870" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr238" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613114v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Piallat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fourcade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e3181ff9d14" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grouiller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.212696" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auffret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ajlil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simbozel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf193.332" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Puiseux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.090" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500745v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andrejuolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac079.256" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dossi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bataveljic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087461v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089817v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chever" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasile" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089837v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>