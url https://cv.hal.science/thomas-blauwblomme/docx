--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Ru Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2026.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog medulloblastomas are dependent on Netrin-1 for survival</w:t>
+                <w:t xml:space="preserve">Diffuse leptomeningeal glioneuronal tumour: molecular diagnosis, evolution and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Talbot</w:t>
+                <w:t xml:space="preserve">Anastasia Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fombonne</w:t>
+                <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Torrejon</w:t>
+                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin R Babcock</w:t>
+                <w:t xml:space="preserve">Kevin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon F Mcswain</w:t>
+                <w:t xml:space="preserve">Anne Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5137. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59612-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112064v1</w:t>
+                <w:t xml:space="preserve">hal-05381958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse leptomeningeal glioneuronal tumour: molecular diagnosis, evolution and treatment</w:t>
+                <w:t xml:space="preserve">Sonic hedgehog medulloblastomas are dependent on Netrin-1 for survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Campanelli</w:t>
+                <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Métais</w:t>
+                <w:t xml:space="preserve">Joanna Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
+                <w:t xml:space="preserve">Jacob Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Beccaria</w:t>
+                <w:t xml:space="preserve">Benjamin R Babcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laprie</w:t>
+                <w:t xml:space="preserve">Leon F Mcswain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02100-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59612-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381958v1</w:t>
+                <w:t xml:space="preserve">hal-05112064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioneuronal tumors PATZ1-fused: clinico-molecular and DNA methylation signatures for a variety of morphological and radiological profiles</w:t>
+                <w:t xml:space="preserve">High-resolution electrophysiological mapping of effective connectivity of lateral prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">Sofia Avalos-Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+                <w:t xml:space="preserve">Maciej Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Sievers</w:t>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
+                <w:t xml:space="preserve">Blandine Chanteloup-Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+                <w:t xml:space="preserve">Cristiana Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.114. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02037-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453682v1</w:t>
+                <w:t xml:space="preserve">hal-05380011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution electrophysiological mapping of effective connectivity of lateral prefrontal cortex</w:t>
+                <w:t xml:space="preserve">Glioneuronal tumors PATZ1-fused: clinico-molecular and DNA methylation signatures for a variety of morphological and radiological profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Avalos-Alais</w:t>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Jedynak</w:t>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boyer</w:t>
+                <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Chanteloup-Forêt</w:t>
+                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Pinheiro</w:t>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380011v1</w:t>
+                <w:t xml:space="preserve">hal-05453682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride deregulation and GABA depolarization in MTOR-related malformations of cortical development</w:t>
               </w:r>
@@ -1312,64 +1312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and epigenetic heterogeneity in FGFR2 ‐fused glial and glioneuronal tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (2), pp.115-124. </w:t>
@@ -1580,77 +1580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNS tumors with PLAGL1-fusion: beyond ZFTA and YAP1 in the genetic spectrum of supratentorial ependymomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,744 +1976,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and Childhood-onset Craniopharyngioma: When to Initiate GH Replacement Therapy?</w:t>
+                <w:t xml:space="preserve">Assessment of Puberty and Hypothalamic–Pituitary–Gonadal Axis Function After Childhood Brain Tumor Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nguyen Quoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+                <w:t xml:space="preserve">Manon Rosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura González Briceño</w:t>
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Pinto</w:t>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+                <w:t xml:space="preserve">Elisa Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beltrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (8), pp.1929-1936. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgad079⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.e823-e831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgad097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493057v1</w:t>
+                <w:t xml:space="preserve">hal-04493056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Puberty and Hypothalamic–Pituitary–Gonadal Axis Function After Childhood Brain Tumor Treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinico-Radio-Histo-Molecular and Neurocognitive Characteristics of Diffuse Gliomas in Adolescent and Young Adults: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Giani</w:t>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beltrand</w:t>
+                <w:t xml:space="preserve">Giorgia Antonia Simboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgad097⟩</w:t>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (4), pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000528588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04493056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-Radio-Histo-Molecular and Neurocognitive Characteristics of Diffuse Gliomas in Adolescent and Young Adults: A Comprehensive Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VRK3 depletion induces cell cycle arrest and metabolic reprogramming of pontine diffuse midline glioma - H3K27 altered cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zanello</w:t>
+                <w:t xml:space="preserve">Virginie Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Antonia Simboli</w:t>
+                <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Varlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">Tal Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Silva-Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Le Dret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000528588⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1229312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04493059v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRK3 depletion induces cell cycle arrest and metabolic reprogramming of pontine diffuse midline glioma - H3K27 altered cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging and multi-omics datasets converge to define different neural progenitor origins for ATRT-SHH subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Shasha</w:t>
+                <w:t xml:space="preserve">María-Jesús Lobón-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Silva-Evangelista</w:t>
+                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Le Dret</w:t>
+                <w:t xml:space="preserve">Zhi-Yan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1229312⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492938v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and multi-omics datasets converge to define different neural progenitor origins for ATRT-SHH subgroups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GH and Childhood-onset Craniopharyngioma: When to Initiate GH Replacement Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Yan Han</w:t>
+                <w:t xml:space="preserve">Adrien Nguyen Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauvin</w:t>
+                <w:t xml:space="preserve">Laura González Briceño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+                <w:t xml:space="preserve">Graziella Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6669. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.1929-1936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42371-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgad079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295076v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we differentiate supratentorial tumor recurrence from postradiation imaging changes in children treated for primary malignant brain tumors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Zittoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth Cardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,90 +2803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the editor: Pediatric high-grade glioma MYCN is frequently associated with Li-Fraumeni syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.3. </w:t>
@@ -2924,90 +2924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of infantile central nervous system tumors to improve distinctive criteria for infant‐type hemispheric glioma versus desmoplastic infantile ganglioglioma/astrocytoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Meurgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,77 +3084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Joris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Beccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (3), pp.1534-1544. </w:t>
@@ -3192,51 +3192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Detection of Subtle Focal Cortical Dysplasia in Children by Combined Arterial Spin Labeling, Voxel-Based Morphometry, Electroencephalography-Synchronized Functional MRI, Resting-State Regional Homogeneity, and 18F-fluorodeoxyglucose Positron Emission Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3352,64 +3352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,90 +3460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pediatric spinal pilocytic astrocytomas form a distinct epigenetic subclass from pilocytic astrocytomas of other locations and diffuse leptomeningeal glioneuronal tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3607,77 +3607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brain atlas of axonal and synaptic delays based on modelling of cortico-cortical evoked potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Trebaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3722,177 +3722,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic landscape of dysembryoplastic neuroepithelial tumours and a comprehensive analysis of recurrent cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dural angioleiomyoma harbors frequent GJA4 mutation and a distinct DNA methylation profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pagès</w:t>
+                <w:t xml:space="preserve">Thibaut Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Saffroy</w:t>
+                <w:t xml:space="preserve">Florence Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nan.12834⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01384-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982369v1</w:t>
+                <w:t xml:space="preserve">hal-04493147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic electroencephalographic discharges and epileptic spasms involve cortico-striatal-thalamic loops on Arterial Spin Labeling Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Eisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3914,237 +3914,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Saitovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (5), pp.fcac250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcac250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dural angioleiomyoma harbors frequent GJA4 mutation and a distinct DNA methylation profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+                <w:t xml:space="preserve">The genomic landscape of dysembryoplastic neuroepithelial tumours and a comprehensive analysis of recurrent cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pierre</w:t>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wassef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Castel</w:t>
+                <w:t xml:space="preserve">David Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Riant</w:t>
+                <w:t xml:space="preserve">Raphael Saffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.81. </w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.e12834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01384-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nan.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493147v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
               </w:r>
@@ -4411,90 +4411,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence of Early Endocrine Disorders After Childhood Brain Tumors in a Large Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabriela González Briceño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beltrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (5), pp.e2156-e2166. </w:t>
@@ -5081,64 +5081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiogenomics of diffuse intrinsic pontine gliomas (DIPGs): correlation of histological and biological characteristics with multimodal MRI features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deroulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,295 +5196,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular analysis of smoothened inhibitors in Sonic Hedgehog medulloblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/noajnl/vdab097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.437 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405485v1</w:t>
+                <w:t xml:space="preserve">inserm-03280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandro Benichi</w:t>
+                <w:t xml:space="preserve">Clinical and molecular analysis of smoothened inhibitors in Sonic Hedgehog medulloblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Gariel</w:t>
+                <w:t xml:space="preserve">Pablo Berlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (4), pp.437 - 445. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/noajnl/vdab097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03280643v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
               </w:r>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative histopathological and epigenetic characterization of primary intracranial mesenchymal tumors, FET:CREB‐fused broadening the spectrum of tumor entities in comparison with their soft tissue counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède‐espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,103 +6140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supratentorial non-RELA, ZFTA-fused ependymomas: a comprehensive phenotype genotype correlation highlighting the number of zinc fingers in ZFTA-NCOA1/2 fusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.135. </w:t>
@@ -6594,51 +6594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Tacchela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (4), pp.537-549. </w:t>
@@ -6823,64 +6823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone H3 wild-type DIPG/DMG overexpressing EZHIP extend the spectrum diffuse midline gliomas with PRC2 inhibition beyond H3-K27M mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7474,563 +7474,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral blood flow changes after radiation therapy identifies pseudoprogression in diffuse intrinsic pontine gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25403⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.994-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/nox227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971710v1</w:t>
+                <w:t xml:space="preserve">hal-04515970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French clinical practice guidelines for Moyamoya angiopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kossorotoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hervé</w:t>
+                <w:t xml:space="preserve">D. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kossorotoff</w:t>
+                <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174 (5), pp.292-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral blood flow changes after radiation therapy identifies pseudoprogression in diffuse intrinsic pontine gliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pannexin-1 channels contribute to seizure generation in human epileptic brain tissue and in a mouse model of epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Calmon</w:t>
+                <w:t xml:space="preserve">Oana Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Puget</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+                <w:t xml:space="preserve">Flora Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (7), pp.994-1002. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (443), pp.eaar3796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/nox227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aar3796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515970v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannexin-1 channels contribute to seizure generation in human epileptic brain tissue and in a mouse model of epilepsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moulard</w:t>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Chever</w:t>
+                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Vasile</w:t>
+                <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (443), pp.eaar3796. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aar3796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.25403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126408v1</w:t>
+                <w:t xml:space="preserve">hal-01971710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic functional tractography of the human cortex revisited</w:t>
               </w:r>
@@ -8055,51 +8055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viateur Tuyisenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial Spin Labeling to Predict Brain Tumor Grading in Children: Correlations between Histopathologic Vascular Density and Perfusion MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deroulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8522,51 +8522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-electrode Array Recordings of Human Epileptic Postoperative Cortical Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simbozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9242,64 +9242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ajlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9434,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Andrejuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Pediatric Neuro- Oncology (ISPNO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany. 24 (Supplement_1), pp.i70-i70, 2022, </w:t>
@@ -9904,51 +9904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannexin1 channels control seizure generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10016,51 +10016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered GABAergic transmission underlies epileptogenicity in human pediatric malformations of cortical development: results from in vitro postoperative electrophysiological recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10310,51 +10310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Basili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bufalieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Conenna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Navacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ru Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de&#8208;espariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Torrejon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Babcock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon F Mcswain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59612-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05381958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Campanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M&#233;tais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchoucha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beccaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02100-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sievers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02037-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avalos-Alais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chanteloup-For&#234;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Pinheiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf317" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Bakouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Casta&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Metais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Loredana Dan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Champeaux Depond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darlix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06093-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoguin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vannod-Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.13014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mariet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ajlil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlad111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sahm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01695-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Midjek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vairy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lancien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelio Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1127542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Quoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad079" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosimont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Antonia Simboli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528588" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Menez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Shasha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Silva-Evangelista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Dret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1229312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lob&#243;n-Iglesias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42371-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zittoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Cardoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rutten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2023.3.PEDS22386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01490-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meurgey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Joris Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10182-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Eisermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Losito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002310" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puiseux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-023-02651-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02512-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Trebaul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab362" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pag&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12834" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01384-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09036-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00952-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360139v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.9.PEDS20608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lindan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Mankad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Ram" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kociolek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michelle Silvera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30362-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Calmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07991-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Berlanga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdab097" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211031321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01238-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;vent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6740" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacchela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12433" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huybrechts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer-Renaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Puget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghermaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02142-w" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04485466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Luscan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman H. Khonsari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Belhous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.06.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kossorotoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blauwblomme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carneiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.12.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515970v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Puget" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox227" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vasile" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aar3796" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viateur Tuyisenge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515971v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobon-Iglesias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debily" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-017-2702-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025057v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2016152228" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633286v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51870" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr238" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613114v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Piallat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fourcade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e3181ff9d14" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grouiller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.212696" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auffret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ajlil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simbozel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf193.332" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Puiseux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.090" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500745v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andrejuolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac079.256" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dossi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bataveljic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087461v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089817v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chever" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasile" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089837v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Basili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bufalieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Conenna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Navacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ru Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de&#8208;espariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05381958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Campanelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M&#233;tais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchoucha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beccaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02100-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Torrejon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Babcock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon F Mcswain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59612-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avalos-Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chanteloup-For&#234;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Pinheiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sievers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02037-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Bakouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Casta&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Metais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Loredana Dan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Champeaux Depond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darlix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-024-06093-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoguin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vannod-Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.13014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mariet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ajlil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlad111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sahm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01695-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Midjek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vairy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lancien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelio Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1127542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosimont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Antonia Simboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Menez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Shasha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Silva-Evangelista" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Dret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1229312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lob&#243;n-Iglesias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42371-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Quoc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgad079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zittoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Cardoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rutten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2023.3.PEDS22386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01490-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meurgey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Joris Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10182-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Eisermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Losito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002310" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puiseux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-023-02651-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02512-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Trebaul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab362" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pierre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01384-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac250" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pag&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saffroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12834" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09036-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Gonz&#225;lez Brice&#241;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00952-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360139v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.9.PEDS20608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lindan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Mankad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Ram" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kociolek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michelle Silvera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30362-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Calmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07991-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Berlanga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdab097" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211031321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01238-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;vent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6740" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacchela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12433" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huybrechts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer-Renaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Puget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghermaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02142-w" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04485466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Luscan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman H. Khonsari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Belhous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.06.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Puget" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox227" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kossorotoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blauwblomme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carneiro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.12.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126408v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vasile" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aar3796" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viateur Tuyisenge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515971v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobon-Iglesias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debily" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-017-2702-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025057v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2016152228" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633286v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51870" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr238" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613114v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Piallat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fourcade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e3181ff9d14" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grouiller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.212696" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auffret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ajlil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simbozel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf193.332" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Puiseux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.090" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500745v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andrejuolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac079.256" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dossi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bataveljic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087461v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089817v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chever" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasile" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089837v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>