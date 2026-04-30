--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -100,758 +100,758 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subunit 3 of the SUPERKILLER complex mediates microRNA172-directed cleavage of Nodule Number Control 1 in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">The transcription factor NF-YA10 determines the area explored by Arabidopsis thaliana roots through direct regulation of LAZY and TAC genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Traubenik</w:t>
+                <w:t xml:space="preserve">Andana Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Alberto Reynoso</w:t>
+                <w:t xml:space="preserve">Nicolas Gaggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Sánchez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Natanael Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milagros Yacullo</w:t>
+                <w:t xml:space="preserve">Leandro Lucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Christ</w:t>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199 (2), pp.kiaf425. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (5), pp.e70016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaf425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.04.26.538431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409917v1</w:t>
+                <w:t xml:space="preserve">hal-04299899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NF-YA10 determines the area explored by Arabidopsis thaliana roots through direct regulation of LAZY and TAC genes</w:t>
+                <w:t xml:space="preserve">From non-coding to chromatin regulators: VIVIpary and the rise of lncRNAs in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andana Barrios</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pablo Mammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.04.26.538431⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (8), pp.1259-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2025.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299899v1</w:t>
+                <w:t xml:space="preserve">hal-05409919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-coding to chromatin regulators: VIVIpary and the rise of lncRNAs in plant biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Mammi</w:t>
+                <w:t xml:space="preserve">Arabidopsis SGS3 is recruited to chromatin by CHR11 to select RNA that initiate siRNA production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2025.06.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57394-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409919v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis SGS3 is recruited to chromatin by CHR11 to select RNA that initiate siRNA production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subunit 3 of the SUPERKILLER complex mediates microRNA172-directed cleavage of Nodule Number Control 1 in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Traubenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline Elmayan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
+                <w:t xml:space="preserve">Mauricio Alberto Reynoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
+                <w:t xml:space="preserve">Francisco Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Le Masson</w:t>
+                <w:t xml:space="preserve">Milagros Yacullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+                <w:t xml:space="preserve">Aurelie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2978. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199 (2), pp.kiaf425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57394-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaf425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012332v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Compact Root Architecture 2 systemic pathway is required for the repression of cytokinins and miR399 accumulation in Medicago truncatula N-limited plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From environmental responses to adaptation: the roles of plant lncRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Traubenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Argirò</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae281⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (1), pp.232-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678694v1</w:t>
+                <w:t xml:space="preserve">hal-04601515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From environmental responses to adaptation: the roles of plant lncRNAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soledad Traubenik</w:t>
+                <w:t xml:space="preserve">The Compact Root Architecture 2 systemic pathway is required for the repression of cytokinins and miR399 accumulation in Medicago truncatula N-limited plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Argirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yangyang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195 (1), pp.232-244. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (18), pp.5667-5680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601515v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factors KANADI 1, MYB DOMAIN PROTEIN 44, and PHYTOCHROME INTERACTING FACTOR 4 regulate long intergenic noncoding RNAs expressed in Arabidopsis roots</w:t>
               </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Florencia Legascue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andana Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Gaggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,64 +1118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic action of the Arabidopsis spliceosome components PRP39a and SmD1b in promoting posttranscriptional transgene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,1986 +1233,1986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lncRNA MARS modulates the epigenetic reprogramming of the marneral cluster in response to ABA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulé</w:t>
+                <w:t xml:space="preserve">The Arabidopsis APOLO and human UPAT sequence-unrelated long noncoding RNAs can modulate DNA and histone methylation machineries in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fonouni-Farde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Christ</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nosheen Hussain</w:t>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Legascue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hartmann</w:t>
+                <w:t xml:space="preserve">Lucía Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.02.007⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-022-02750-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698779v1</w:t>
+                <w:t xml:space="preserve">hal-03768549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gomtsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gomtsyan</w:t>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ouadah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.755-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02331888.2022.2090943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis APOLO and human UPAT sequence-unrelated long noncoding RNAs can modulate DNA and histone methylation machineries in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lncRNA MARS modulates the epigenetic reprogramming of the marneral cluster in response to ABA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosheen Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fonouni-Farde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">María Florencia Legascue</w:t>
+                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Ferrero</w:t>
+                <w:t xml:space="preserve">Caroline Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.181. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-022-02750-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768549v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory long non-coding RNAs in root growth and development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulé</w:t>
+                <w:t xml:space="preserve">Insights into long non-coding RNA regulation of anthocyanin carrot root pigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Chialva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lijavetzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20210743⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83514-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555826v1</w:t>
+                <w:t xml:space="preserve">hal-03324569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into long non-coding RNA regulation of anthocyanin carrot root pigmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ChronoRoot: High-throughput phenotyping by deep segmentation networks reveals novel temporal parameters of plant root system architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gaggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83514-4⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.giab052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324569v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChronoRoot: High-throughput phenotyping by deep segmentation networks reveals novel temporal parameters of plant root system architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Legendre</w:t>
+                <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab052⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324566v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Regulatory long non-coding RNAs in root growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BST20210743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343771v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+                <w:t xml:space="preserve">cea-02962421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Loop Mediated trans Action of the APOLO Long Noncoding RNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Christ</w:t>
+                <w:t xml:space="preserve">Wheat chromatin architecture is organized in genome territories and transcription factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Concia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Florencia Mammarella</w:t>
+                <w:t xml:space="preserve">Juan Ramirez-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Jegu</w:t>
+                <w:t xml:space="preserve">Azahara Martin-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (5), pp.1055-1065. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-01998-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964078v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+                <w:t xml:space="preserve">R-Loop Mediated trans Action of the APOLO Long Noncoding RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Florencia Mammarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (5), pp.1055-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02962421v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat chromatin architecture is organized in genome territories and transcription factories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">GCN5 modulates salicylic acid homeostasis by regulating H3K14ac levels at the 5′ and 3′ ends of its target genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soonkap Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Piquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramirez-Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Mastorakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-01998-1⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.5953-5966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571325v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCN5 modulates salicylic acid homeostasis by regulating H3K14ac levels at the 5′ and 3′ ends of its target genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+                <w:t xml:space="preserve">The Arabidopsis lnc RNA ASCO modulates the transcriptome through interaction with splicing factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natali Romero‐barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa369⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.201948977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889481v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis lnc RNA ASCO modulates the transcriptome through interaction with splicing factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of MPK4 in pathogen-associated molecular pattern-triggered alternative splicing in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leandro Lucero</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiruthiga G Mariappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Voelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.201948977⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.e1008401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991642v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of MPK4 in pathogen-associated molecular pattern-triggered alternative splicing in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronny Voelz</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008401⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015159v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Speckle RNA Binding Proteins Remodel Alternative Splicing and the Non-coding Arabidopsis Transcriptome to Regulate a Cross-Talk Between Auxin and Immune Responses</w:t>
               </w:r>
@@ -3224,77 +3224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natali Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1209. </w:t>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Albihlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irabonosi Obomighie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Persad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,103 +3734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SWI/SNF Chromatin Remodelling Protein Controls Cytokinin Production through the Regulation of Chromatin Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0138276. </w:t>
@@ -3907,51 +3907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Aubry-Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4028,64 +4028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of Mutations Sufficient to Alter Arabidopsis Leaf Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,557 +4636,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the meristem behind: the genetic and molecular control of leaf patterning and morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf development: what it needs to be complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (4), pp.350-360. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203897v1</w:t>
+                <w:t xml:space="preserve">hal-01203937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf development: what it needs to be complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leaving the meristem behind: the genetic and molecular control of leaf patterning and morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (1), pp.75-82. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (4), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203937v1</w:t>
+                <w:t xml:space="preserve">hal-01203897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of miR164, CUP-SHAPED COTYLEDON genes and LATERAL SUPPRESSOR controls axillary meristem formation in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Conserved Molecular Framework for Compound Leaf Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smita Raman</w:t>
+                <w:t xml:space="preserve">Amada Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Greb</w:t>
+                <w:t xml:space="preserve">Aurélie Vialette-Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03483.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5909), pp.1835-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1166168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604969v1</w:t>
+                <w:t xml:space="preserve">hal-02263093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conserved Molecular Framework for Compound Leaf Development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay of miR164, CUP-SHAPED COTYLEDON genes and LATERAL SUPPRESSOR controls axillary meristem formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vialette-Guiraud</w:t>
+                <w:t xml:space="preserve">Smita Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+                <w:t xml:space="preserve">Thomas Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima H. Morin</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 322 (5909), pp.1835-1839. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1166168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03483.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263093v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The balance between the MIR164A and CUC2 genes controls leaf margin serration in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztina Nikovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Ishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (11), pp.2929-2945</w:t>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, PARIS, France</w:t>
@@ -6224,51 +6224,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs (miRNAs) and plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6465,103 +6465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis RNA-binding protein SGS3 is recruited to the chromatin remodeler CHR11 to promote siRNA production from protein-coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6583,77 +6583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-unrelated long noncoding RNAs converged to modulate the activity of conserved epigenetic machineries across kingdoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fonouni-Farde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastián Ramírez-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,90 +6714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lncRNA MARS modulates the epigenetic reprogramming of the marneral cluster in response to ABA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gutierrez-Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosheen Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6832,90 +6832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChronoRoot: High-throughput phenotyping by deep segmentation networks reveals novel temporal parameters of plant root system architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Gaggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ariel</w:t>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6937,90 +6937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional prediction of anthocyanin biosynthesis regulatory long non-coding RNAs (lncRNAs) in carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Chialva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lijavetzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7032,415 +7032,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two ecotype-related long non-coding RNAs in the environmental control of root growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
+                <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Balzergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulé</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399291v1</w:t>
+                <w:t xml:space="preserve">hal-02790529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Role of MPK4 in pathogen-associated molecular pattern-triggered alternative splicing in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiruthiga Mariappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Voelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790529v1</w:t>
+                <w:t xml:space="preserve">hal-02399302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of MPK4 in pathogen-associated molecular pattern-triggered alternative splicing in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two ecotype-related long non-coding RNAs in the environmental control of root growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiruthiga Mariappan</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02399302v1</w:t>
+                <w:t xml:space="preserve">hal-02399291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light dynamically regulates growth rate and cellular organisation of the Arabidopsis root meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7546,51 +7546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des gènes &amp;lt;em&amp;gt;NAM/CUC&amp;lt;/em&amp;gt; dans le développement de la feuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7786,51 +7786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Traubenik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alberto Reynoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Yacullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Christ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andana Barrios" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaggion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Mansilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lucero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.26.538431" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mammi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.06.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heidecker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depuydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manosalva Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Legascue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gaggion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosheen Hussain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03768549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonouni-Farde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ferrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02750-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20210743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Chialva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetzky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83514-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legendre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Mammarella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.12.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Prado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin-Ramirez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01998-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonkap Kim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Mastorakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero&#8208;barrios" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201948977" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Voelz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Albihlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irabonosi Obomighie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Persad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chernukhin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery142" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138276" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Pasternak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Aubry-Hivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12429" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Declerck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin D&#252;rr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Keuper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379668v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugang Ren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Giesemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dal Bosco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Hasson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Grigg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVDCNTXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M071N6LJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Pulido" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166168" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747948v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Mai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Duerr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020106.pub2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonazzola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Mammarella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Sol Rodriguez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ram&#237;rez-Prado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez-Marcos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016329v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399302v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Mariappan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Falk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andana Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaggion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Mansilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lucero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.26.538431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mammi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.06.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Traubenik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alberto Reynoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Yacullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Christ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heidecker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depuydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manosalva Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Legascue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gaggion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03768549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonouni-Farde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ferrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02750-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosheen Hussain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.02.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Chialva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetzky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83514-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20210743" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Prado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin-Ramirez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01998-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Mammarella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.12.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonkap Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Mastorakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rigo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero&#8208;barrios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201948977" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Voelz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Albihlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irabonosi Obomighie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Persad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chernukhin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery142" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138276" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Pasternak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Aubry-Hivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12429" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Declerck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin D&#252;rr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Keuper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379668v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugang Ren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Giesemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dal Bosco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Hasson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Grigg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M071N6LJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVDCNTXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263093v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Pulido" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166168" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747948v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Mai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Duerr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020106.pub2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonazzola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Mammarella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Sol Rodriguez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ram&#237;rez-Prado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez-Marcos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016329v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Mariappan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Falk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>