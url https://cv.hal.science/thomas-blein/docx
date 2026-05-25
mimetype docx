--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -593,265 +593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From environmental responses to adaptation: the roles of plant lncRNAs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Compact Root Architecture 2 systemic pathway is required for the repression of cytokinins and miR399 accumulation in Medicago truncatula N-limited plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Argirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (18), pp.5667-5680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601515v1</w:t>
+                <w:t xml:space="preserve">hal-04678694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Compact Root Architecture 2 systemic pathway is required for the repression of cytokinins and miR399 accumulation in Medicago truncatula N-limited plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carol Moreau</w:t>
+                <w:t xml:space="preserve">From environmental responses to adaptation: the roles of plant lncRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Traubenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Su</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (18), pp.5667-5680. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (1), pp.232-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678694v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factors KANADI 1, MYB DOMAIN PROTEIN 44, and PHYTOCHROME INTERACTING FACTOR 4 regulate long intergenic noncoding RNAs expressed in Arabidopsis roots</w:t>
               </w:r>
@@ -1748,295 +1748,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChronoRoot: High-throughput phenotyping by deep segmentation networks reveals novel temporal parameters of plant root system architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ariel</w:t>
+                <w:t xml:space="preserve">Marine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Daric</w:t>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lambert</w:t>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Legendre</w:t>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.giab052. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324566v1</w:t>
+                <w:t xml:space="preserve">hal-03343771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChronoRoot: High-throughput phenotyping by deep segmentation networks reveals novel temporal parameters of plant root system architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gaggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guilcher</w:t>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seyman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Simon Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), pp.1-15. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.giab052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343771v1</w:t>
+                <w:t xml:space="preserve">hal-03324566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory long non-coding RNAs in root growth and development</w:t>
               </w:r>
@@ -2120,563 +2120,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
+                <w:t xml:space="preserve">R-Loop Mediated trans Action of the APOLO Long Noncoding RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Balzergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulé</w:t>
+                <w:t xml:space="preserve">Maria Florencia Mammarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (5), pp.1055-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02962421v1</w:t>
+                <w:t xml:space="preserve">hal-02964078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat chromatin architecture is organized in genome territories and transcription factories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Concia</w:t>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ramirez-Prado</w:t>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azahara Martin-Ramirez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Huang</w:t>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-01998-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571325v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+                <w:t xml:space="preserve">Wheat chromatin architecture is organized in genome territories and transcription factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
+                <w:t xml:space="preserve">Lorenzo Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Juan Ramirez-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marquès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Azahara Martin-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-01998-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460008v1</w:t>
+                <w:t xml:space="preserve">hal-02571325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Loop Mediated trans Action of the APOLO Long Noncoding RNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Christ</w:t>
+                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Florencia Mammarella</w:t>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Jegu</w:t>
+                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (5), pp.1055-1065. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964078v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02962421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GCN5 modulates salicylic acid homeostasis by regulating H3K14ac levels at the 5′ and 3′ ends of its target genes</w:t>
               </w:r>
@@ -2688,77 +2688,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soonkap Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Piquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ramirez-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Mastorakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (11), pp.5953-5966. </w:t>
@@ -3058,2224 +3058,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Speckle RNA Binding Proteins Remodel Alternative Splicing and the Non-coding Arabidopsis Transcriptome to Regulate a Cross-Talk Between Auxin and Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Natali Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+                <w:t xml:space="preserve">hal-02379622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Speckle RNA Binding Proteins Remodel Alternative Splicing and the Non-coding Arabidopsis Transcriptome to Regulate a Cross-Talk Between Auxin and Immune Responses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Charon</w:t>
+                <w:t xml:space="preserve">Arabidopsis HEAT SHOCK TRANSCRIPTION FACTORA1b regulates multiple developmental genes under benign and stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Albihlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irabonosi Obomighie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Persad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chernukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (11), pp.2847-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379622v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis HEAT SHOCK TRANSCRIPTION FACTORA1b regulates multiple developmental genes under benign and stress conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Chernukhin</w:t>
+                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais-Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery142⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379644v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Moreau</w:t>
+                <w:t xml:space="preserve">GDP-L-fucose is required for boundary definition in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néro N. Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (21-22), pp.5801-5811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779324v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-L-fucose is required for boundary definition in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Néro N. Borrega</w:t>
+                <w:t xml:space="preserve">A SWI/SNF Chromatin Remodelling Protein Controls Cytokinin Production through the Regulation of Chromatin Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx402⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0138276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379649v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SWI/SNF Chromatin Remodelling Protein Controls Cytokinin Production through the Regulation of Chromatin Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+                <w:t xml:space="preserve">The iRoCS Toolbox - 3D analysis of the plant root apical meristem at cellular resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Aubry-Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138276⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (5), pp.806-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379647v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iRoCS Toolbox - 3D analysis of the plant root apical meristem at cellular resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kun Liu</w:t>
+                <w:t xml:space="preserve">A miR169 isoform regulates specific NF-YA targets and root architecture in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Aubry-Hivet</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12429⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (4), pp.1197-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379660v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A miR169 isoform regulates specific NF-YA targets and root architecture in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+                <w:t xml:space="preserve">Variational attenuation correction in two-view confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linnan Ma</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12735⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379657v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational attenuation correction in two-view confocal microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinations of Mutations Sufficient to Alter Arabidopsis Leaf Dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-366⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.230-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants2020230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204091v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of Mutations Sufficient to Alter Arabidopsis Leaf Dissection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of plant Rac/Rop GTPase signalling using bacterial toxin transgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fugang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Giesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants2020230⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379666v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of plant Rac/Rop GTPase signalling using bacterial toxin transgenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taras Pasternak</w:t>
+                <w:t xml:space="preserve">Evolution and diverse roles of the cup-shaped cotyledon genes in [i]Arabidopsis[/i] leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice A. Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen S. Grigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12040⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (1), pp.54-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.081448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379668v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and diverse roles of the cup-shaped cotyledon genes in [i]Arabidopsis[/i] leaf development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf development: what it needs to be complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.081448⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001165v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf development: what it needs to be complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaving the meristem behind: the genetic and molecular control of leaf patterning and morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (4), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.09.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01203937v1</w:t>
+                <w:t xml:space="preserve">hal-01203897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the meristem behind: the genetic and molecular control of leaf patterning and morphogenesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Conserved Molecular Framework for Compound Leaf Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amada Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vialette-Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5909), pp.1835-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1166168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01203897v1</w:t>
+                <w:t xml:space="preserve">hal-02263093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conserved Molecular Framework for Compound Leaf Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima H. Morin</w:t>
+                <w:t xml:space="preserve">Interplay of miR164, CUP-SHAPED COTYLEDON genes and LATERAL SUPPRESSOR controls axillary meristem formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smita Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1166168⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03483.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263093v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of miR164, CUP-SHAPED COTYLEDON genes and LATERAL SUPPRESSOR controls axillary meristem formation in Arabidopsis thaliana</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (1), pp.65-76. </w:t>
+                <w:t xml:space="preserve">The balance between the MIR164A and CUC2 genes controls leaf margin serration in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03483.x⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Ishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (11), pp.2929-2945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5285,922 +5151,922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786234v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733984v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pecrix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Evan Staton</w:t>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IEEE International Conference on Computer Vision (ICCV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venise, Italy. 3212 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON transcription factors during ovule development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminative detection and alignment in volumetric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Mai</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jasmin Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th German Conference on Pattern Recognition (GCPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saarbrucken, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6210,120 +6076,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs (miRNAs) and plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons Ltd, 2016, 9780470015902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470015902.a0020106.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6333,169 +6199,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChronoRoot 2.0: An Open AI-Powered Platform for 2D Temporal Plant Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Gaggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bonazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Legascue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Mammarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Bonazzola</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florencia Sol Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis RNA-binding protein SGS3 is recruited to the chromatin remodeler CHR11 to promote siRNA production from protein-coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6547,73 +6413,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-unrelated long noncoding RNAs converged to modulate the activity of conserved epigenetic machineries across kingdoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fonouni-Farde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6622,352 +6488,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastián Ramírez-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Florencia Legascue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lncRNA MARS modulates the epigenetic reprogramming of the marneral cluster in response to ABA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gutierrez-Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosheen Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChronoRoot: High-throughput phenotyping by deep segmentation networks reveals novel temporal parameters of plant root system architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Gaggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Daric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional prediction of anthocyanin biosynthesis regulatory long non-coding RNAs (lncRNAs) in carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Chialva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7002,222 +6868,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lijavetzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of MPK4 in pathogen-associated molecular pattern-triggered alternative splicing in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiruthiga Mariappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,287 +7108,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two ecotype-related long non-coding RNAs in the environmental control of root growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Scalisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light dynamically regulates growth rate and cellular organisation of the Arabidopsis root meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7532,114 +7398,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des gènes &amp;lt;em&amp;gt;NAM/CUC&amp;lt;/em&amp;gt; dans le développement de la feuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7786,51 +7652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andana Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaggion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Mansilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lucero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.26.538431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mammi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.06.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Traubenik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alberto Reynoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Yacullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Christ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heidecker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depuydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manosalva Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Legascue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gaggion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03768549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonouni-Farde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ferrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02750-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosheen Hussain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.02.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Chialva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetzky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83514-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20210743" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Prado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin-Ramirez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01998-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Mammarella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.12.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonkap Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Mastorakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rigo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero&#8208;barrios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201948977" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Voelz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Albihlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irabonosi Obomighie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Persad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chernukhin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery142" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138276" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Pasternak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Aubry-Hivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12429" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Declerck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin D&#252;rr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Keuper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379668v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugang Ren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Giesemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dal Bosco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Hasson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Grigg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M071N6LJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVDCNTXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263093v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Pulido" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166168" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747948v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Mai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Duerr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020106.pub2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonazzola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Mammarella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Sol Rodriguez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ram&#237;rez-Prado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez-Marcos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016329v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Mariappan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Falk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andana Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaggion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Mansilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lucero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.26.538431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mammi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.06.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Traubenik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alberto Reynoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Yacullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Christ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heidecker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depuydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manosalva Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Legascue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gaggion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03768549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonouni-Farde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ferrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02750-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosheen Hussain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.02.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Chialva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetzky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83514-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legendre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20210743" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Mammarella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.12.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Prado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin-Ramirez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01998-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonkap Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Mastorakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rigo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero&#8208;barrios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201948977" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Voelz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Albihlal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irabonosi Obomighie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Persad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chernukhin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138276" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schmidt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Pasternak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Aubry-Hivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12429" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Declerck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12735" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin D&#252;rr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Keuper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugang Ren" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Giesemann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dal Bosco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Hasson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Grigg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081448" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M071N6LJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVDCNTXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Pulido" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Mai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Duerr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020106.pub2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonazzola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Mammarella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Sol Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ram&#237;rez-Prado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016338v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez-Marcos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Mariappan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Falk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>