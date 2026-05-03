--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -2253,165 +2253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de l'Université Grenoble Alpes: éléments en vue d'une définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe présidentielle de l'UGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Grenoble (Campus), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion de la communication de Philippe Steiner, « Inégalités et injustice dans la société industrielle selon Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités de l’ère progressiste : quels enseignements contemporains ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACTE; CREG, Dec 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04192378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l’Université Grenoble Alpes : éléments en vue d’une définition</w:t>
               </w:r>
@@ -2598,165 +2598,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Public service and social order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Sauveur workshop on law and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Saint-Sauveur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Etat national-social et les origines du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et mort de l'Etat-providence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045428v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02045429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compensation scale for unfair dismissal</w:t>
               </w:r>
@@ -3134,50 +3134,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Souveraineté et néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216, 2023, "Documents", Jean-Luc Veyssy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Comédie des communs : lectures contemporaines. État, écologie, démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3188,167 +3298,57 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.bocco.2024.01.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098986v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-04134531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté de la monnaie et souveraineté de l'Etat</w:t>
               </w:r>
@@ -4039,117 +4039,117 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+                <w:t xml:space="preserve">Odile Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boccon-Gibod, T.; Fabri, E.; Kaluszynski, M.; Tourneux, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté et néolibéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de L’eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-12, 2023, Documents, 978-2-35687-893-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6044,51 +6044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42A17037"/>
+    <w:nsid w:val="DDFA2474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5947-2369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140728503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxpx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bocco.2024.01." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04358077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Gabrielli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-communs-sans-tragedie-thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lanneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bazex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pag&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schumm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5947-2369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140728503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxpx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bocco.2024.01." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04358077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Gabrielli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-communs-sans-tragedie-thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lanneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bazex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pag&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schumm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>