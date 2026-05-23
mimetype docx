--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -786,173 +786,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Barbara Stiegler, Il faut s'adapter. Sur un nouvel impératif politique, Paris, Gallimard, 2019</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Julien Pasteur, Les héritiers contrariés. Essai sur le spirituel républicain au XIXème siècle, Les Belles Lettres/essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.158-160</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687609v1</w:t>
+                <w:t xml:space="preserve">hal-03691445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Julien Pasteur, Les héritiers contrariés. Essai sur le spirituel républicain au XIXème siècle, Les Belles Lettres/essais</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Barbara Stiegler, Il faut s'adapter. Sur un nouvel impératif politique, Paris, Gallimard, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, pp.158-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691445v1</w:t>
+                <w:t xml:space="preserve">hal-03687609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Olivier Neveux, Contre le théâtre politique, Paris, La Fabrique éditions, 2019</w:t>
               </w:r>
@@ -2253,165 +2253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discussion de la communication de Philippe Steiner, « Inégalités et injustice dans la société industrielle selon Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités de l’ère progressiste : quels enseignements contemporains ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE; CREG, Dec 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l'Université Grenoble Alpes: éléments en vue d'une définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe présidentielle de l'UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192378v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04099657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l’Université Grenoble Alpes : éléments en vue d’une définition</w:t>
               </w:r>
@@ -2598,165 +2598,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Etat national-social et les origines du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et mort de l'Etat-providence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Public service and social order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Sauveur workshop on law and economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Saint-Sauveur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045429v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02045428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compensation scale for unfair dismissal</w:t>
               </w:r>
@@ -6044,51 +6044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDFA2474"/>
+    <w:nsid w:val="74D5E9A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5947-2369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140728503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxpx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bocco.2024.01." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04358077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Gabrielli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-communs-sans-tragedie-thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lanneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bazex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pag&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schumm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5947-2369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140728503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxpx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bocco.2024.01." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04358077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Gabrielli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-communs-sans-tragedie-thomas-boccon-gibod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lanneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bazex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pag&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schumm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>