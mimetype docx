--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -775,724 +775,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masques de la reconnaissance</w:t>
+                <w:t xml:space="preserve">Comprendre les inégalités sociales de santé par la dimension émotionnelle du travail. Esquisse d’une typologie dans le secteur marchand de l’aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Primerano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Drais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1090982ar⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hôpital : réformes, crises et résistances, 4, pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.214.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669064v1</w:t>
+                <w:t xml:space="preserve">hal-04668882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les inégalités sociales de santé par la dimension émotionnelle du travail. Esquisse d’une typologie dans le secteur marchand de l’aide à domicile</w:t>
+                <w:t xml:space="preserve">Les masques de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Drais</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Primerano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hôpital : réformes, crises et résistances, 4, pp.227-244. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Des crises sanitaires aux crises politiques, 88, pp.89-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.214.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1090982ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668882v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions du travail d’articulation dans l’encadrement de l’aide à domicile. Le cas du secteur marchand face à une pénurie de ressources</w:t>
+                <w:t xml:space="preserve">Reconfiguration of the boundaries of occupational risk prevention observed during the COVID-19 pandemic: the case of personal protective equipment and collective protection in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lapoire-Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Primerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.042.0033⟩</w:t>
+              <w:t xml:space="preserve">Health, Risk and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7-8), pp.339-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698575.2021.2003305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282053v1</w:t>
+                <w:t xml:space="preserve">hal-04669049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les risques au travail face à la Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Rossignol</w:t>
+                <w:t xml:space="preserve">Les tensions du travail d’articulation dans l’encadrement de l’aide à domicile. Le cas du secteur marchand face à une pénurie de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.042.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668888v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of the boundaries of occupational risk prevention observed during the COVID-19 pandemic: the case of personal protective equipment and collective protection in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévenir les risques au travail face à la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Primerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lapoire-Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karen Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health, Risk and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.35-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13698575.2021.2003305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04669049v1</w:t>
+                <w:t xml:space="preserve">hal-04668888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la (re)découverte des affects à l’affectivité limitée : une ethnographie enrichie par la combinaison méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à la sécurité au travail : l’enjeu d’une culture organisationnelle de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Formation et prévention des risques au travail, 224, pp.105-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343686v1</w:t>
+                <w:t xml:space="preserve">hal-02942555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la sécurité au travail : l’enjeu d’une culture organisationnelle de prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Drais</w:t>
+                <w:t xml:space="preserve">De la (re)découverte des affects à l’affectivité limitée : une ethnographie enrichie par la combinaison méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enquêter sur les affects : quels enjeux, quelles méthodes ?, 39 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1073506ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942555v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Officier ou ouvrier ? Les nouveaux officiers de police judiciaire français</w:t>
               </w:r>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudoxie Gallardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fuv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090982ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rossignol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lapoire-Chasset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2021.2003305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/262-la-regulation-sociale-du-risque-emotionnel-au-travail.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudoxie Gallardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fuv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090982ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lapoire-Chasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2021.2003305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/262-la-regulation-sociale-du-risque-emotionnel-au-travail.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>