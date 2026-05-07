--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1087,412 +1087,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions du travail d’articulation dans l’encadrement de l’aide à domicile. Le cas du secteur marchand face à une pénurie de ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévenir les risques au travail face à la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Primerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lapoire-Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Drais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.35-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282053v1</w:t>
+                <w:t xml:space="preserve">hal-04668888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les risques au travail face à la Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Rossignol</w:t>
+                <w:t xml:space="preserve">Les tensions du travail d’articulation dans l’encadrement de l’aide à domicile. Le cas du secteur marchand face à une pénurie de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.042.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668888v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la sécurité au travail : l’enjeu d’une culture organisationnelle de prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Drais</w:t>
+                <w:t xml:space="preserve">De la (re)découverte des affects à l’affectivité limitée : une ethnographie enrichie par la combinaison méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enquêter sur les affects : quels enjeux, quelles méthodes ?, 39 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1073506ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942555v1</w:t>
+                <w:t xml:space="preserve">hal-03343686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la (re)découverte des affects à l’affectivité limitée : une ethnographie enrichie par la combinaison méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à la sécurité au travail : l’enjeu d’une culture organisationnelle de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Formation et prévention des risques au travail, 224, pp.105-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1073506ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03343686v1</w:t>
+                <w:t xml:space="preserve">hal-02942555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Officier ou ouvrier ? Les nouveaux officiers de police judiciaire français</w:t>
               </w:r>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudoxie Gallardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fuv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090982ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lapoire-Chasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2021.2003305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/262-la-regulation-sociale-du-risque-emotionnel-au-travail.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudoxie Gallardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fuv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090982ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lapoire-Chasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2021.2003305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/262-la-regulation-sociale-du-risque-emotionnel-au-travail.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>