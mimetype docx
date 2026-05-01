--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -633,295 +633,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The globus pallidus orchestrates abnormal network dynamics in a model of Parkinsonism</w:t>
+                <w:t xml:space="preserve">What is the true discharge rate and pattern of the striatal projection neurons in Parkinson’s disease and Dystonia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice de La Crompe</w:t>
+                <w:t xml:space="preserve">Dan Valsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Aristieta</w:t>
+                <w:t xml:space="preserve">Shai Heiman Grosberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Leblois</w:t>
+                <w:t xml:space="preserve">Zvi Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Elsherbiny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boraud</w:t>
+                <w:t xml:space="preserve">Hagai Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15352-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.57445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010083v1</w:t>
+                <w:t xml:space="preserve">hal-02997422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the true discharge rate and pattern of the striatal projection neurons in Parkinson’s disease and Dystonia?</w:t>
+                <w:t xml:space="preserve">The globus pallidus orchestrates abnormal network dynamics in a model of Parkinsonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Valsky</w:t>
+                <w:t xml:space="preserve">Brice de La Crompe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shai Heiman Grosberg</w:t>
+                <w:t xml:space="preserve">Asier Aristieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zvi Israel</w:t>
+                <w:t xml:space="preserve">Arthur Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Elsherbiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hagai Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.57445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15352-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997422v1</w:t>
+                <w:t xml:space="preserve">hal-03010083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Treatment in Undertreated Late-Stage Parkinsonism: A Pragmatic Randomized Trial</w:t>
               </w:r>
@@ -1104,875 +1104,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetry of treatment between lotteries involving gains and losses in rhesus monkeys</w:t>
+                <w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46975-2⟩</w:t>
+              <w:t xml:space="preserve">Palgrave Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997460v1</w:t>
+                <w:t xml:space="preserve">hal-02080610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do newspapers preferentially cover biomedical studies involving national scientists?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andy Smith</w:t>
+                <w:t xml:space="preserve">An asymmetry of treatment between lotteries involving gains and losses in rhesus monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Understanding of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0963662518809804⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.10441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46975-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981421v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Nioche</w:t>
+                <w:t xml:space="preserve">Do newspapers preferentially cover biomedical studies involving national scientists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aran Tajika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+                <w:t xml:space="preserve">Toshiaki Furukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palgrave Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Understanding of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963662518809804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356248v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t>
+                <w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palgrave Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080610v1</w:t>
+                <w:t xml:space="preserve">hal-02356248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Natural History of Skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific Uncertainty in the Press: How Newspapers Describe Initial Biomedical Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.124-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1075547017752166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874690v1</w:t>
+                <w:t xml:space="preserve">halshs-01807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Uncertainty in the Press: How Newspapers Describe Initial Biomedical Findings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naftazone in advanced Parkinson's disease: An acute L-DOPA challenge randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1075547017752166⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (9), pp.579 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807150v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naftazone in advanced Parkinson's disease: An acute L-DOPA challenge randomized controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Natural History of Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 174 (9), pp.579 - 580. </w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2018.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912724v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t>
               </w:r>
@@ -2066,90 +2066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor replication validity of biomedical association studies reported by newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,51 +2736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meropi Topalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,719 +2968,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02439376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting Lateral Habenula Improves L-DOPA-induced Dyskinesia.</w:t>
+                <w:t xml:space="preserve">Easy rider: monkeys learn to drive a wheelchair to navigate through a complex maze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu F. Bastide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice de La Crompe</w:t>
+                <w:t xml:space="preserve">Stéphanie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian E Gross</w:t>
+                <w:t xml:space="preserve">Tho-Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0096275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215529v1</w:t>
+                <w:t xml:space="preserve">hal-01160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy rider: monkeys learn to drive a wheelchair to navigate through a complex maze.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Michelin red guide of the brain: role of dopamine in goal-oriented navigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096275⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://journal.frontiersin.org/article/10.3389/fnsys.2014.00032/abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2014.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160393v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Michelin red guide of the brain: role of dopamine in goal-oriented navigation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibiting Lateral Habenula Improves L-DOPA-induced Dyskinesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu F. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de La Crompe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Retailleau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian E Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160397v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why am I lost without dopamine? Effects of 6-OHDA lesion on the encoding of reward and decision process in CA3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Interaction Between Cognitive and Motor Cortico-Basal Ganglia Loops During Decision Making: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fourneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leinekugel</w:t>
+                <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160385v1</w:t>
+                <w:t xml:space="preserve">hal-00828004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Between Cognitive and Motor Cortico-Basal Ganglia Loops During Decision Making: A Computational Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Garenne</w:t>
+                <w:t xml:space="preserve">Opiate dependence induces network state shifts in the limbic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828004v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opiate dependence induces network state shifts in the limbic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why am I lost without dopamine? Effects of 6-OHDA lesion on the encoding of reward and decision process in CA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leinekugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.012. </w:t>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160404v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Population Response of Dorsal Putamen Neurons Predicts the Ability to Learn</w:t>
               </w:r>
@@ -3790,1644 +3790,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-loop stimulation: The future of surgical therapy of brain disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://onlinelibrary.wiley.com.gate1.inist.fr/doi/10.1002/mds.24884/abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.24884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164693v1</w:t>
+                <w:t xml:space="preserve">hal-01160425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex-basal ganglia network after dopaminergic depletion in rats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palma Pró-Sistiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Nadjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bioulac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian E Gross</w:t>
+                <w:t xml:space="preserve">Alan R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-13</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205, pp.86-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155560v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop stimulation: The future of surgical therapy of brain disorders?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex-basal ganglia network after dopaminergic depletion in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian E Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160425v1</w:t>
+                <w:t xml:space="preserve">hal-01155560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
+                <w:t xml:space="preserve">Where is my reward and how do I get it? Interaction between the hippocampus and the basal ganglia during spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://dx.doi.org/10.1016/j.jphysparis.2011.10.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155568v1</w:t>
+                <w:t xml:space="preserve">hal-01160415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is my reward and how do I get it? Interaction between the hippocampus and the basal ganglia during spatial learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Guthrie</w:t>
+                <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palma Pró-Sistiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205 (1), pp.86-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01160415v1</w:t>
+                <w:t xml:space="preserve">hal-01155568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated reset has sustained aftereffects in Parkinsonian monkeys</w:t>
+                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Tass</w:t>
+                <w:t xml:space="preserve">Cyril Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Li</w:t>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hauptmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bezard</w:t>
+                <w:t xml:space="preserve">Christian E. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.23663⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160410v1</w:t>
+                <w:t xml:space="preserve">hal-02645123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated reset has sustained aftereffects in Parkinsonian monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Tass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Déjean</w:t>
+                <w:t xml:space="preserve">Qin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bioulac</w:t>
+                <w:t xml:space="preserve">Christian Hauptmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian E. Gross</w:t>
+                <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-413. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://onlinelibrary.wiley.com.gate1.inist.fr/doi/10.1002/ana.23663/abstract. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.23663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645123v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misrepresentation of Neuroscience Data Might Give Rise to Misleading Conclusions in the Media: The Case of Attention Deficit Hyperactivity Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">What Should Be Said to the Lay Public Regarding ADHD Etiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0014618. </w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://onlinelibrary.wiley.com.gate1.inist.fr/doi/10.1002/ajmg.b.31236/abstract. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.31236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160423v1</w:t>
+                <w:t xml:space="preserve">hal-01160417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of dopamine uptake by D2 antagonists: an in vivo study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emiliana Borrelli</w:t>
+                <w:t xml:space="preserve">Misrepresentation of Neuroscience Data Might Give Rise to Misleading Conclusions in the Media: The Case of Attention Deficit Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07125.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0014618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484694v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Arbuthnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Wickens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://www.jneurosci.org.gate1.inist.fr/content/31/16/6098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3311-09.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Should Be Said to the Lay Public Regarding ADHD Etiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Inhibition of dopamine uptake by D2 antagonists: an in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliana Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.b.31236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (3), pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07125.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01160417v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Most Biomedical Findings Echoed by Newspapers Turn Out to be False: The Case of Attention Deficit Hyperactivity Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
+                <w:t xml:space="preserve">Basal Ganglia Preferentially Encode Context Dependent Choice in a Two-Armed Bandit Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Pieter J. P. Konsman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044275⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2011.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160413v1</w:t>
+                <w:t xml:space="preserve">hal-03025204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Ganglia Preferentially Encode Context Dependent Choice in a Two-Armed Bandit Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Garenne</w:t>
+                <w:t xml:space="preserve">Why Most Biomedical Findings Echoed by Newspapers Turn Out to be False: The Case of Attention Deficit Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pieter J. P. Konsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bioulac</w:t>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0044275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2011.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025204v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translational value of the MPTP non-human primate model of Parkinsonism for deep brain stimulation research.</w:t>
               </w:r>
@@ -5439,77 +5439,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A Tass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2011, pp.663-6. </w:t>
@@ -5547,90 +5547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Ganglia preferentially encode context dependent choice in a two-armed bandit task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guthrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5668,90 +5668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of motor responses by incentive values through the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arkadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5802,77 +5802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,90 +5948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian E Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6094,90 +6094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between Feedback Loops Underlies Normal and Pathological Dynamics in the Basal Ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,90 +6224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between feedback loops underlies normal and pathological dynamics in the basal ganglia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,90 +6354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6500,103 +6500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian E Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128 (Pt 10), pp.2372-82. </w:t>
@@ -7109,51 +7109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05503043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Pagano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Trundell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pavese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Marek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-025-01041-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Addessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Biendon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de La Crompe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aristieta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elsherbiny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Valsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Heiman Grosberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Israel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Bergman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.57445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus L.A.J. Hommel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Meinders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Weerkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Richinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-202033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46975-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Tajika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Furukawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662518809804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547017752166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01912724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2018.10.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Moftah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021963521650028X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sitko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Engeln" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastide" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0222-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F. Bastide" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho-Hai Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Retailleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fourneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abellanas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Loewenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080683" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pr&#243;-Sistiaga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Young" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.24884" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF6C80C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Young" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9VTFJ4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Tass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG2R8H8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014618" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160417v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RLB45W1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter J. P. Konsman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Tass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05777.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNNKFCHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5050-05.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh616" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M75D7LKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05503043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Pagano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Trundell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pavese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Marek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-025-01041-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Addessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Biendon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Valsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Heiman Grosberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Israel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.57445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de La Crompe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aristieta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elsherbiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15352-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus L.A.J. Hommel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Meinders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Weerkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Richinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-202033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46975-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Tajika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Furukawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662518809804" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547017752166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01912724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haddad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2018.10.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Moftah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021963521650028X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sitko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Engeln" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastide" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0222-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho-Hai Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Retailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F. Bastide" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fourneaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abellanas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Loewenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080683" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.24884" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF6C80C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pr&#243;-Sistiaga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Young" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9VTFJ4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Young" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Tass" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23663" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG2R8H8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31236" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RLB45W1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014618" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter J. P. Konsman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Tass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05777.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNNKFCHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5050-05.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh616" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M75D7LKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>