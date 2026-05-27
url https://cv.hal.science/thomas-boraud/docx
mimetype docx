--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1104,438 +1104,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t>
+                <w:t xml:space="preserve">An asymmetry of treatment between lotteries involving gains and losses in rhesus monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basile Garcia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palgrave Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.10441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46975-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080610v1</w:t>
+                <w:t xml:space="preserve">hal-02997460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetry of treatment between lotteries involving gains and losses in rhesus monkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
+                <w:t xml:space="preserve">Do newspapers preferentially cover biomedical studies involving national scientists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aran Tajika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiaki Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46975-2⟩</w:t>
+              <w:t xml:space="preserve">Public Understanding of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963662518809804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997460v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do newspapers preferentially cover biomedical studies involving national scientists?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andy Smith</w:t>
+                <w:t xml:space="preserve">Interaction effects between consumer information and firms' decision rules in a duopoly: how cognitive features can impact market dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Understanding of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.191-200. </w:t>
+              <w:t xml:space="preserve">Palgrave Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0963662518809804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41599-019-0241-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981421v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination over a unique medium of exchange under information scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,559 +1597,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Uncertainty in the Press: How Newspapers Describe Initial Biomedical Findings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Natural History of Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1075547017752166⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807150v1</w:t>
+                <w:t xml:space="preserve">hal-01874690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naftazone in advanced Parkinson's disease: An acute L-DOPA challenge randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meropi Topalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daisuke Kase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.ENEURO.0339--17.2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912724v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Natural History of Skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific Uncertainty in the Press: How Newspapers Describe Initial Biomedical Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.124-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1075547017752166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874690v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Model of Dual Competition between the Basal Ganglia and the Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naftazone in advanced Parkinson's disease: An acute L-DOPA challenge randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meropi Topalidou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (9), pp.579 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2018.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925643v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor replication validity of biomedical association studies reported by newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,433 +2177,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making under uncertainty in a spiking neural network model of the basal ganglia</w:t>
+                <w:t xml:space="preserve">The Globus Pallidus Pars Interna in Goal-Oriented and Routine Behaviors: Resolving a Long-Standing Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Héricé</w:t>
+                <w:t xml:space="preserve">Camille Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Kase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meropi Topalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwa Khalil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Guthrie</w:t>
+                <w:t xml:space="preserve">Michel Goillandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021963521650028X⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.26542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407859v1</w:t>
+                <w:t xml:space="preserve">hal-01317968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memories of Opiate Withdrawal Emotional States Correlate with Specific Gamma Oscillations in the Nucleus Accumbens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision making under uncertainty in a spiking neural network model of the basal ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Héricé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Marie E Moftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sitko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillé</w:t>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2016.272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021963521650028X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04560299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Globus Pallidus Pars Interna in Goal-Oriented and Routine Behaviors: Resolving a Long-Standing Paradox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memories of Opiate Withdrawal Emotional States Correlate with Specific Gamma Oscillations in the Nucleus Accumbens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Piron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meropi Topalidou</w:t>
+                <w:t xml:space="preserve">Amine Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Goillandeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Orignac</w:t>
+                <w:t xml:space="preserve">Stéphanie Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1157-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.26542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2016.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01317968v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of additive role of ageing in nigrostriatal neurodegeneration triggered by α-synuclein overexpression</w:t>
               </w:r>
@@ -2666,1064 +2666,1064 @@
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-015-0222-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130817v1</w:t>
+                <w:t xml:space="preserve">inserm-02439376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lack of additive role of ageing in nigrostriatal neurodegeneration triggered by α-synuclein overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdenx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dovero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Engeln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-015-0222-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117873v1</w:t>
+                <w:t xml:space="preserve">hal-03130817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of additive role of ageing in nigrostriatal neurodegeneration triggered by α-synuclein overexpression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meropi Topalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-015-0222-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439376v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy rider: monkeys learn to drive a wheelchair to navigate through a complex maze.</w:t>
+                <w:t xml:space="preserve">Inhibiting Lateral Habenula Improves L-DOPA-induced Dyskinesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Goillandeau</w:t>
+                <w:t xml:space="preserve">Matthieu F. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de La Crompe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tho-Hai Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Orignac</w:t>
+                <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian E Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160393v1</w:t>
+                <w:t xml:space="preserve">hal-01215529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Michelin red guide of the brain: role of dopamine in goal-oriented navigation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Easy rider: monkeys learn to drive a wheelchair to navigate through a complex maze.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goillandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho-Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2014.00032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0096275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160397v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting Lateral Habenula Improves L-DOPA-induced Dyskinesia.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Michelin red guide of the brain: role of dopamine in goal-oriented navigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://journal.frontiersin.org/article/10.3389/fnsys.2014.00032/abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2014.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215529v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Between Cognitive and Motor Cortico-Basal Ganglia Loops During Decision Making: A Computational Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leblois</w:t>
+                <w:t xml:space="preserve">Why am I lost without dopamine? Effects of 6-OHDA lesion on the encoding of reward and decision process in CA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Garenne</w:t>
+                <w:t xml:space="preserve">Benjamin Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leinekugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828004v1</w:t>
+                <w:t xml:space="preserve">hal-01160385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opiate dependence induces network state shifts in the limbic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Interaction Between Cognitive and Motor Cortico-Basal Ganglia Loops During Decision Making: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01160404v1</w:t>
+                <w:t xml:space="preserve">hal-00828004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why am I lost without dopamine? Effects of 6-OHDA lesion on the encoding of reward and decision process in CA3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Opiate dependence induces network state shifts in the limbic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fourneaux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Leinekugel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boraud</w:t>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.014. </w:t>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160385v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Population Response of Dorsal Putamen Neurons Predicts the Ability to Learn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Laquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abellanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,324 +3790,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop stimulation: The future of surgical therapy of brain disorders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palma Pró-Sistiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205, pp.86-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160425v1</w:t>
+                <w:t xml:space="preserve">hal-01164693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-loop stimulation: The future of surgical therapy of brain disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://onlinelibrary.wiley.com.gate1.inist.fr/doi/10.1002/mds.24884/abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.24884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164693v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex-basal ganglia network after dopaminergic depletion in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian E Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (2), pp.402-13</w:t>
@@ -4136,77 +4136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is my reward and how do I get it? Interaction between the hippocampus and the basal ganglia during spatial learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guthrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,90 +4265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3T fMRI in anesthetized monkeys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palma Pró-Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan R Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4384,362 +4384,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
+                <w:t xml:space="preserve">Coordinated reset has sustained aftereffects in Parkinsonian monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Déjean</w:t>
+                <w:t xml:space="preserve">Peter A. Tass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bioulac</w:t>
+                <w:t xml:space="preserve">Qin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian E. Gross</w:t>
+                <w:t xml:space="preserve">Christian Hauptmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dovero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://onlinelibrary.wiley.com.gate1.inist.fr/doi/10.1002/ana.23663/abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.23663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645123v1</w:t>
+                <w:t xml:space="preserve">hal-01160410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated reset has sustained aftereffects in Parkinsonian monkeys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Li</w:t>
+                <w:t xml:space="preserve">Cyril Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hauptmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dovero</w:t>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bezard</w:t>
+                <w:t xml:space="preserve">Christian E. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, http://onlinelibrary.wiley.com.gate1.inist.fr/doi/10.1002/ana.23663/abstract. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.23663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160410v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Should Be Said to the Lay Public Regarding ADHD Etiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,642 +4792,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misrepresentation of Neuroscience Data Might Give Rise to Misleading Conclusions in the Media: The Case of Attention Deficit Hyperactivity Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Inhibition of dopamine uptake by D2 antagonists: an in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliana Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014618⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (3), pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07125.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160423v1</w:t>
+                <w:t xml:space="preserve">hal-02484694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Arbuthnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Wickens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://www.jneurosci.org.gate1.inist.fr/content/31/16/6098. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3311-09.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of dopamine uptake by D2 antagonists: an in vivo study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emiliana Borrelli</w:t>
+                <w:t xml:space="preserve">Misrepresentation of Neuroscience Data Might Give Rise to Misleading Conclusions in the Media: The Case of Attention Deficit Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116 (3), pp.449-458. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0014618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07125.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484694v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Ganglia Preferentially Encode Context Dependent Choice in a Two-Armed Bandit Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Garenne</w:t>
+                <w:t xml:space="preserve">Why Most Biomedical Findings Echoed by Newspapers Turn Out to be False: The Case of Attention Deficit Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bioulac</w:t>
+                <w:t xml:space="preserve">Jan Pieter J. P. Konsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2011.00023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0044275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025204v1</w:t>
+                <w:t xml:space="preserve">hal-01160413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Most Biomedical Findings Echoed by Newspapers Turn Out to be False: The Case of Attention Deficit Hyperactivity Disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Pieter J. P. Konsman</w:t>
+                <w:t xml:space="preserve">Basal Ganglia Preferentially Encode Context Dependent Choice in a Two-Armed Bandit Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://journals.plos.org/plosone/article?id=10.1371/journal.pone.0044275. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2011.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160413v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translational value of the MPTP non-human primate model of Parkinsonism for deep brain stimulation research.</w:t>
               </w:r>
@@ -5439,77 +5439,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A Tass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2011, pp.663-6. </w:t>
@@ -5547,77 +5547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Ganglia preferentially encode context dependent choice in a two-armed bandit task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guthrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,103 +5668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of motor responses by incentive values through the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arkadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (5), pp.1176-1183. </w:t>
@@ -5815,51 +5815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,77 +5961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian E Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6088,317 +6088,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between Feedback Loops Underlies Normal and Pathological Dynamics in the Basal Ganglia</w:t>
+                <w:t xml:space="preserve">Competition between feedback loops underlies normal and pathological dynamics in the basal ganglia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (13), pp.3567-3583. </w:t>
+              <w:t xml:space="preserve">, 2006, 26 (13), pp.3567-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5050-05.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382716v1</w:t>
+                <w:t xml:space="preserve">hal-00173766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between feedback loops underlies normal and pathological dynamics in the basal ganglia.</w:t>
+                <w:t xml:space="preserve">Competition between Feedback Loops Underlies Normal and Pathological Dynamics in the Basal Ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (13), pp.3567-83. </w:t>
+              <w:t xml:space="preserve">, 2006, 26 (13), pp.3567-3583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5050-05.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173766v1</w:t>
+                <w:t xml:space="preserve">hal-05382716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian E Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128 (Pt 10), pp.2372-82. </w:t>
@@ -7109,51 +7109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05503043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Pagano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Trundell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pavese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Marek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-025-01041-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Addessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Biendon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Valsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Heiman Grosberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Israel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.57445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de La Crompe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aristieta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elsherbiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15352-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus L.A.J. Hommel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Meinders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Weerkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Richinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-202033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46975-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Tajika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Furukawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662518809804" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547017752166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01912724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haddad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2018.10.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Moftah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021963521650028X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sitko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Engeln" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastide" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0222-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho-Hai Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Retailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F. Bastide" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fourneaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abellanas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Loewenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080683" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.24884" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF6C80C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pr&#243;-Sistiaga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Young" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9VTFJ4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Young" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Tass" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23663" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG2R8H8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31236" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RLB45W1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014618" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter J. P. Konsman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Tass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05777.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNNKFCHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5050-05.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh616" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M75D7LKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05503043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Pagano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Trundell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pavese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Marek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-025-01041-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005035v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nioche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Addessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Orignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Biendon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Valsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Heiman Grosberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Israel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.57445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de La Crompe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aristieta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elsherbiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15352-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus L.A.J. Hommel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Meinders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Weerkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Richinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-202033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46975-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Tajika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Furukawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662518809804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-019-0241-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547017752166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01912724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haddad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2018.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26542" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Moftah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021963521650028X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sitko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girardeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdenx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Engeln" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastide" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0222-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F. Bastide" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho-Hai Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Retailleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fourneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abellanas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Loewenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080683" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pr&#243;-Sistiaga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Young" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.24884" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF6C80C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9VTFJ4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Young" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Tass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG2R8H8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31236" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RLB45W1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160423v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014618" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter J. P. Konsman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Tass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05777.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNNKFCHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5050-05.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh616" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M75D7LKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>