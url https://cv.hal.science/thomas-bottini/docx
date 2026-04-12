--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -66,1918 +66,2121 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[PREPRINT DE : Anne Piéjus, Nathalie Berton-Blivet, Thomas Bottini, « De la mise en récit de l'histoire artistique au système d'information numérique partagé. Le programme Mercure galant », Revue d'Historiographie du Théâtre • N°5 T1 2020</w:t>
+                <w:t xml:space="preserve">Vers une préservation pérenne du répertoire des œuvres musicales avec électronique : développement du système Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Piéjus</w:t>
+                <w:t xml:space="preserve">Malena Fouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
+                <w:t xml:space="preserve">Serge Lemouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bottini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Frugalité, pérennité et création, 11, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04201067v1</w:t>
+                <w:t xml:space="preserve">hal-05536992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre informatique et sémiotique Les conditions techno-méthodologiques d’une analyse de controverse sur Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">[PREPRINT DE : Anne Piéjus, Nathalie Berton-Blivet, Thomas Bottini, « De la mise en récit de l'histoire artistique au système d'information numérique partagé. Le programme Mercure galant », Revue d'Historiographie du Théâtre • N°5 T1 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Piéjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002369v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04201067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model and environment for improving multimedia scholarly reading practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Entre informatique et sémiotique Les conditions techno-méthodologiques d’une analyse de controverse sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-010-0136-1⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.204.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00541044v1</w:t>
+                <w:t xml:space="preserve">hal-03002369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et outils documentaires multimédia pour la mise en tableau de partitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A model and environment for improving multimedia scholarly reading practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.39-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-010-0136-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399071v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et outils documentaires multimédias pour la mise en tableau de partitions. Segmenter et restructurer, le cas de l'analyse paradigmatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèle et outils documentaires multimédia pour la mise en tableau de partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (3-4), pp.81-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle et outils documentaires multimédias pour la mise en tableau de partitions. Segmenter et restructurer, le cas de l'analyse paradigmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.81 - 106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/dn.11.3-4.81-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une préservation pérenne du répertoire des œuvres musicales avec électronique : développement du système ANTONY</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modéliser les données de la recherche avec le CIDOC CRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Partager les données des SHS sur le Web sémantique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortiums Huma-Num Musica* et MASA, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102314v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vecteurs harmoniques : le point sur la question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meeùs</w:t>
+                <w:t xml:space="preserve">Vers une préservation pérenne du répertoire des œuvres musicales avec électronique : développement du système ANTONY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Fouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Analyse Musicale 2022 : L’analyse de l’harmonie aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923747v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sémantique des annotations pour l’exploitation critique des sources iconographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le CIDOC-CRM pour capter l'activité critique sur les sources en musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude travailler avec les images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'unité de service CERES (Centre d’expérimentation en méthodes numériques pour les recherches en Sciences Humaines et Sociales) de la Faculté des Lettres de Sorbonne Université, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la musicologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Musica 2, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950394v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sémantique des annotations pour l’exploitation critique des sources iconographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vecteurs harmoniques : le point sur la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meeùs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bristow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'IReMus Présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’Analyse Musicale 2022 : L’analyse de l’harmonie aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950395v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CIDOC-CRM pour capter l'activité critique sur les sources en musicologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation sémantique des annotations pour l’exploitation critique des sources iconographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bristow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la musicologie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Musica 2, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">L'IReMus Présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950324v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonalities: a Collaborative Annotation Interface for Music Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation sémantique des annotations pour l’exploitation critique des sources iconographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gurrieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Poullet-Pagès</w:t>
+                <w:t xml:space="preserve">Rebecca Bristow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musical Heritage Knowledge Graphs workshop during the 22nd International Semantic Web Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Journée d’étude travailler avec les images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'unité de service CERES (Centre d’expérimentation en méthodes numériques pour les recherches en Sciences Humaines et Sociales) de la Faculté des Lettres de Sorbonne Université, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923731v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la base de données Péniche Opéra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tonalities: a Collaborative Annotation Interface for Music Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bristow</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gurrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Poullet-Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : « La Péniche Opéra. 1982-2015 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Musical Heritage Knowledge Graphs workshop during the 22nd International Semantic Web Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950377v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thésaurus &amp;quot;Mercure galant&amp;quot;. Choix scientifiques, enjeux méthodologiques et avenir de la recherche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Présentation de la base de données Péniche Opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bristow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation des écrits littéraires de la Première Modernité &amp; Humanités Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réach-Ngô, Anne; Walter, Richard, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : « La Péniche Opéra. 1982-2015 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03116163v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thésaurus ‘Mercure galant’. Choix scientifiques, enjeux méthodologiques et avenir de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le thésaurus &amp;quot;Mercure galant&amp;quot;. Choix scientifiques, enjeux méthodologiques et avenir de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Piéjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créer et transmettre : la fabrique numérique du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laroche, Florent, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Circulation des écrits littéraires de la Première Modernité &amp; Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réach-Ngô, Anne; Walter, Richard, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04030822v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Inférence de connaissances dans le projet PolyMIR : une approche hypothético-déductive pour l’analyse de patterns contrapuntiques complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le thésaurus ‘Mercure galant’. Choix scientifiques, enjeux méthodologiques et avenir de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Piéjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie de la musicologie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Créer et transmettre : la fabrique numérique du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laroche, Florent, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263255v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04030822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Harmonic Vectors” research program : Implementations in the NEUMA score library and in PolyMIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L’Inférence de connaissances dans le projet PolyMIR : une approche hypothético-déductive pour l’analyse de patterns contrapuntiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nuove frontiere della musicologia digitale, Giornata di studio con i ricercatori dell’Institut de Recherche en Musicologie (IReMus) di Parigi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Udine, Oct 2018, Udine, Italy</w:t>
+              <w:t xml:space="preserve">Épistémologie de la musicologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030949v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le fragment dans les pratiques scientifiques en ligne : entre matérialité documentaire et péricope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The “Harmonic Vectors” research program : Implementations in the NEUMA score library and in PolyMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque International sur le Document Numérique : CiDE.20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Le nuove frontiere della musicologia digitale, Giornata di studio con i ricercatori dell’Institut de Recherche en Musicologie (IReMus) di Parigi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Udine, Oct 2018, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700064v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model and Environment for Improving Multimedia Intensive Reading Practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur le fragment dans les pratiques scientifiques en ligne : entre matérialité documentaire et péricope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kembellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Active Media Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20° Colloque International sur le Document Numérique : CiDE.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451881v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Model and Environment for Improving Multimedia Intensive Reading Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Active Media Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Beijin, China. pp.226-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04875-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instrumenter la lecture savante de documents multimédia temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque International sur le Document Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.111-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1987,102 +2190,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les espaces de la critique » : une étude des conditions de possibilité d'une lecture savante et multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Kembellec; Évelyne Broudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture augmentée dans les communautés scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2017, 9781784052201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2092,104 +2295,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix du Mercure galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Piéjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2199,387 +2402,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1.2 Roadmap and pilot requirements 2nd version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Daga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherche en musicologie (IReMus). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04079523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D1.2 Roadmap and pilot requirements 2nd version », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Daga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; KCL; Sorbonne Universite; OU; UNIBO; KNAW; NUIG. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1.1 Roadmap and pilot requirements 1st version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Anita Carriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,170 +2792,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotate-on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Klasnja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Scopsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2899,51 +3102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-010-0136-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMHTWMDH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.3-4.81-106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quentel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04875-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-010-0136-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMHTWMDH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.3-4.81-106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04875-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>