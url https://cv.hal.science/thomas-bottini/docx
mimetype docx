--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -1153,176 +1153,176 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bristow</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'IReMus Présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude travailler avec les images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'unité de service CERES (Centre d’expérimentation en méthodes numériques pour les recherches en Sciences Humaines et Sociales) de la Faculté des Lettres de Sorbonne Université, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03950395v1</w:t>
+                <w:t xml:space="preserve">halshs-03950394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sémantique des annotations pour l’exploitation critique des sources iconographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bristow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude travailler avec les images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'unité de service CERES (Centre d’expérimentation en méthodes numériques pour les recherches en Sciences Humaines et Sociales) de la Faculté des Lettres de Sorbonne Université, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">L'IReMus Présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950394v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonalities: a Collaborative Annotation Interface for Music Analysis</w:t>
               </w:r>
@@ -3102,51 +3102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-010-0136-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMHTWMDH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.3-4.81-106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04875-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-010-0136-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMHTWMDH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.3-4.81-106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quentel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04875-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>