--- v0 (2026-03-29)
+++ v1 (2026-04-29)
@@ -537,248 +537,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond-mean-field effects in Rabi-coupled two-component Bose-Einstein condensate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D S Petrov</w:t>
+                <w:t xml:space="preserve">Beyond-mean-field crossover from one dimension to three dimensions in quantum droplets of binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.203402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.033312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.033312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232484v5</w:t>
+                <w:t xml:space="preserve">hal-03021471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond-mean-field crossover from one dimension to three dimensions in quantum droplets of binary mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lavoine</w:t>
+                <w:t xml:space="preserve">Beyond-mean-field effects in Rabi-coupled two-component Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Recati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.033312. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.203402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.033312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.203402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021471v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232484v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-body collisions in the time-of-flight dynamics of lattice Bose superfluids</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiengo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Apfel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bourdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584778v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Eid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hammond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.043316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.083401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232484v5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Petrov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.203402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021471v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.033312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Parit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brolis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaudric Boiss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013386" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepoutre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Salomon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/10007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361055v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepoutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salomon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salomon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/63002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.063626" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648438v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/095015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.061606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/10002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.220602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln D. Carr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Castin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cubizolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Khaykovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M.F. Magalhaes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servaas J.J.M.F. Kokkelmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khaykovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schreck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Khaykovich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corwin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiengo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Apfel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bourdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584778v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Eid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hammond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.043316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.083401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021471v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.033312" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232484v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Petrov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.203402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Parit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brolis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaudric Boiss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013386" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepoutre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Salomon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/10007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361055v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepoutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salomon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salomon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/63002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.063626" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648438v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/095015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.061606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/10002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.220602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln D. Carr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Castin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cubizolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Khaykovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M.F. Magalhaes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servaas J.J.M.F. Kokkelmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khaykovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schreck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Khaykovich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corwin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>