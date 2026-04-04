--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,326 +217,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Methoprene-tolerant and Krüppel homolog 1 are actors of juvenile hormone-signaling controlling the development of male sexual behavior in the moth Agrotis ipsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleo Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.105330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2023.105330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuroligin 1 expression is linked to plasticity of behavioral and neuronal responses to sex pheromone in the male moth Agrotis ipsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleo Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (22), pp.jeb243184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A plant volatile alters the perception of sex pheromone blend ratios in a moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206 (4), pp.553-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00359-020-01420-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical role for Dop1-mediated dopaminergic signaling in the plasticity of behavioral and neuronal responses to sex pheromone in a moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Gassias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleo Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (23), pp.jeb211979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.211979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for a role of oestrogen receptor-related receptor in the regulation of male sexual behaviour in the moth Agrotis ipsilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gassias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (4), pp.403-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/imb.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safety study of Ciprofloxacin in newborn mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guimiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Adle-Biassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.161 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03701224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary preferences of Heteromurus nitidus (Collembola) among wheat phytopathogenic fungi of crop residues: implications for bioregulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03903319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -683,51 +1357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gassias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Biau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paleo Aguilar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Munoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-020-01420-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Gassias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.211979" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gassias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12303" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03701224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Delezoide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guimiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Biau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>