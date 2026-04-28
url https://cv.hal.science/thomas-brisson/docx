--- v0 (2026-03-31)
+++ v1 (2026-04-28)
@@ -444,187 +444,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une écologie non-occidentale? Réflexions sur la place de l'environnement dans les pensées postcoloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (48), pp.121-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I suppose we will hear more about you, Mr Lee&amp;quot;. Angoisse, politique et trouble colonial dans les dernières années de la Singapour britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38, pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.11222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848123v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04013748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intellectuels néo-confucéens et le débat sur les droits humains, années 1990</w:t>
               </w:r>
@@ -1343,165 +1343,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socialisation familiale et différence de genres dans l'Egypte d'aujourdh'ui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.505-521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intellectuels et genèse d'un bilinguisme d'érudition : les intellectuels arabes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126, pp.75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635264v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04013361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations intellectuelles arabes en France : analyse d’un espace globalisé de circulation</w:t>
               </w:r>
@@ -2150,208 +2150,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les migrations intellectuelles arabes en France (19e-20e siècles). Perspectives et problèmes pour une analyse de la mondialisation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nanterre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire l'histoire de la mondialisation culturelle, ouvrage dirigé par François Chaubet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-122, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Western References in Asian Social Sciences (Japan and South Korea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johan Heilbron; Gustavo Sora; Thibaud Boncourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social and Human Sciences in Global Power Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.333-364, 2018, 978-3-319-73298-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013717v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04013705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Occident/L’Orient comme enjeux épistémiques : Crise du tiers-mondisme, connexions transnationales et déterminations politiques des critiques anti-occidentales (Abdel-Malek, Alatas, Patterjee)</w:t>
               </w:r>
@@ -2473,173 +2473,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rayonnement déclinant de la pensée française</w:t>
+                <w:t xml:space="preserve">Paris, capitale intellectuelle des Arabes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charles; Laurent Jeanpierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.779-802, 2016, 9782021081435</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.819-821, 2016, 9782021081435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508232v1</w:t>
+                <w:t xml:space="preserve">hal-01508226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, capitale intellectuelle des Arabes ?</w:t>
+                <w:t xml:space="preserve">Le rayonnement déclinant de la pensée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charles; Laurent Jeanpierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.819-821, 2016, 9782021081435</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.779-802, 2016, 9782021081435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508226v1</w:t>
+                <w:t xml:space="preserve">hal-01508232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western and Non-Western Views of the Social and Behavioral Sciences: De-Westernizing the Social and Behavioral Sciences</w:t>
               </w:r>
@@ -2688,165 +2688,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leading Arab intellectuals in the West: Mohamed Arkoun and Edward Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectuals and civil society in the Middle East: Liberalism, Modernity and Political Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, A preciser, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Said? Une relecture socio-historique de la genese de l'Orientalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apres l'Orientalisme, L'Orient crée par l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.105-125, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635271v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends and evolutions of social sciences research in Japan</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03847845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.092.0126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.031.0303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.793.0531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.779.0303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.briss.2025.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bris.2018.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/provincialiser-leurope-2/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03847845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.092.0126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.031.0303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.793.0531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.779.0303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.briss.2025.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bris.2018.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/provincialiser-leurope-2/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>