--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1343,165 +1343,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intellectuels et genèse d'un bilinguisme d'érudition : les intellectuels arabes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 126, pp.75-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socialisation familiale et différence de genres dans l'Egypte d'aujourdh'ui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.505-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013361v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations intellectuelles arabes en France : analyse d’un espace globalisé de circulation</w:t>
               </w:r>
@@ -2688,165 +2688,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Said? Une relecture socio-historique de la genese de l'Orientalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apres l'Orientalisme, L'Orient crée par l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.105-125, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leading Arab intellectuals in the West: Mohamed Arkoun and Edward Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectuals and civil society in the Middle East: Liberalism, Modernity and Political Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.B. Tauris, A preciser, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635275v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends and evolutions of social sciences research in Japan</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03847845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.092.0126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.031.0303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.793.0531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.779.0303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.briss.2025.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bris.2018.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/provincialiser-leurope-2/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03847845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.092.0126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.031.0303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.793.0531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.779.0303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.briss.2025.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bris.2018.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03848005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/provincialiser-leurope-2/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>