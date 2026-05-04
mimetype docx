--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,792 +66,792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séquence pléistocène de Wimereux &amp;quot;Pointe aux Oies&amp;quot; (littoral du Pas-de-Calais) : dynamiques de mise en place et paléoenvironnements associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2024 Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088583v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088594v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877085v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026988v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wimereux « Pointe aux Oies » : nouvelles recherches sur une possible séquence quaternaire remarquable du littoral du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajib Kumar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023 Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088573v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05088560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1129,51 +1129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123vc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123vc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>