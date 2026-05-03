--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -105,51 +105,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -273,681 +273,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility as a mediating variable in the influence of environmental concern on mobility habits</w:t>
+                <w:t xml:space="preserve">L’évènement de vie est-il synonyme de changement de mobilité quotidienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gumy</w:t>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Bernier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.urbmob.2024.100097⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160tn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04882041v1</w:t>
+                <w:t xml:space="preserve">hal-05590159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motility as a mediating variable in the influence of environmental concern on mobility habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Journal of Urban Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.urbmob.2024.100097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572998v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04882041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo von Pape</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595565v1</w:t>
+                <w:t xml:space="preserve">hal-04572998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preaching to the converted? Socially unequal reception of a bike repair subsidy in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+                <w:t xml:space="preserve">Séverine Equoy-Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sayagh</w:t>
+                <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372308v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cycling practices in France during the Covid-19 pandemic. An illusory reduction in inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Preaching to the converted? Socially unequal reception of a bike repair subsidy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2023.101655⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153835v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Local Planning Really ‘Local’? National Planning Context as a Determining Factor for Local Discourse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in cycling practices in France during the Covid-19 pandemic. An illusory reduction in inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14649357.2021.1903070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2023.101655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182114v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
               </w:r>
@@ -972,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,584 +1057,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When vagueness is a strategic resource for planning actors</w:t>
+                <w:t xml:space="preserve">Is Local Planning Really ‘Local’? National Planning Context as a Determining Factor for Local Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1473095221995861⟩</w:t>
+              <w:t xml:space="preserve">Planning Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14649357.2021.1903070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152254v1</w:t>
+                <w:t xml:space="preserve">hal-03182114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing urban policy discourses using textometry: An application to French urban transport plans (2000-2015)</w:t>
+                <w:t xml:space="preserve">When vagueness is a strategic resource for planning actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Planning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.147309522199586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098019873824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1473095221995861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316662v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La textométrie pour révéler évolutions et oppositions dans les discours des politiques urbaines. Le cas des PDU français (2000-2015)</w:t>
+                <w:t xml:space="preserve">Analysing urban policy discourses using textometry: An application to French urban transport plans (2000-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bendinelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuting He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.113.0093⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098019873824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890405v1</w:t>
+                <w:t xml:space="preserve">hal-02316662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre les consommations énergétiques et les déplacements quotidiens sur le temps long</w:t>
+                <w:t xml:space="preserve">La textométrie pour révéler évolutions et oppositions dans les discours des politiques urbaines. Le cas des PDU français (2000-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Signoret</w:t>
+                <w:t xml:space="preserve">Yuting He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La transition énergétique. Enjeux informationnels et cognitifs, 27 (1), pp.113-142. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (3), pp.93-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506052v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering the nature and effects of habits in urban transportation behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivre les consommations énergétiques et les déplacements quotidiens sur le temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Maréchal</w:t>
+                <w:t xml:space="preserve">Philippe Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1744137414000149⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La transition énergétique. Enjeux informationnels et cognitifs, 27 (1), pp.113-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070028v1</w:t>
+                <w:t xml:space="preserve">hal-01506052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconsidering the nature and effects of habits in urban transportation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 10 Issue 3, pp.399-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137414000149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable mobility in Lyon: should we hang private car drivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tema, Journal of Land Use, Mobility and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1631,2313 +1735,2313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exception à la règle : Quel sens donner à l'événement devenu courant dans le cadre des &amp;quot;mobility biographies&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discours des plans d’urbanisme au crible de la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées internationales d’analyse statistique des données textuelles (JADT) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain, Jun 2024, Bruxelles, Belgium. pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828458v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Since when has regional planning been vague?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo; AESOP, Jun 2024, Paris, France. pp.2399-2415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours des plans d’urbanisme au crible de la textométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Richeton</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’analyse statistique des données textuelles (JADT) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain, Jun 2024, Bruxelles, Belgium. pp.149-158</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813644v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461144v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828446v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours des plans de mobilités urbaines français : un tournant dans les années 2020 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Grachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parle la presse française lorsqu’elle dit « exode urbain » ? D’une revalorisation symbolique des campagnes jusqu’aux discours accompagnant leur réintroduction dans le marché : une transition discursive majeure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Kopczynksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre et comprendre les changements de pratiques de mobilité quotidienne selon les événements des parcours de vie : une approche par panel avec l’enquête longitudinale PaNaMo (2018-2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motilité comme ressource pour la constitution des habitudes de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536409v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des représentations environnementales dans la population française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Foster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual conference, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499919v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des représentations environnementales dans la population française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating stated preferences, landscape metrics and attitudes to assess visual impact of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Manchester, Nov 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343159v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating stated preferences, landscape metrics and attitudes to assess visual impact of wind turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+                <w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Manchester, Nov 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438961v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult beginner cyclists in French cities. Characterizing their profiles and their bike-use persistence with a two-wave panel survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Becoming urban cyclists, workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx IMU, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual narratives of desired mobilites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss mobility conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL Lausanne, Oct 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing urban policy discourses in different political and linguistic contexts with the use of textometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines en France et au Royaume-Uni : réformes territoriales, imaginaires spatiaux, coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Critères, Apr 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidérer les mobilités quotidiennes en prenant en compte les habitudes individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire TheMA - UMR 6049, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitudes et pratiques modales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Mobility Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de sociologie urbaine - Ecole polytechnique fédérale de Lausanne; Institut de géographie et durabilité - Université de Lausanne, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the links between cyclists' behavior and cyclability in French Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Cycling and Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aptitudes et habitudes dans la pratique du vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530431v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitudes et habitudes dans la pratique du vélo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530442v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PDU des années 2000/2010 et leurs discours : une analyse diachronique et politologique prenant appui sur la textométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530420v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking car-use habits to enable sustainable mobility. Using “moments of opportunity” in the life-cycle as a mobility management instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3947,324 +4051,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer modélisation du paysage visible et médiation paysagère pour définir l’impact des éoliennes sur les paysages vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besancon, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
+                <w:t xml:space="preserve">L’individu mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE-Wiley, 2026, Géographie et démographie, 9781789482270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394423644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05441836v1</w:t>
+                <w:t xml:space="preserve">hal-05590092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste-Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9781789452273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394423644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mobile Individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE-Wiley, 2025, 9781789452273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déplacements urbains: sortir de l'orthodoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse polytechniques et universitaires romandes, pp.124, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4274,856 +4502,856 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive adaptations to traffic congestion: A matter of habit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, pp.199-215, 2025, 9781789452273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394423644.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions: Three avenues for increased convergence of analytical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, pp.217-220, 2025, 9781789452273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394423644.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just a detail: Modal habit as central to everyday mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time experienced in everyday mobility: Perceptions, uses and values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch8⟩</w:t>
+              <w:t xml:space="preserve">The Mobile Individual: Mobile Life, Longer‐term Approaches and Subjectivities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, pp.17-41, 2025, 9781789452273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442325v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time experienced in everyday mobility: Perceptions, uses and values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not just a detail: Modal habit as central to everyday mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mobile Individual: Mobile Life, Longer‐term Approaches and Subjectivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch2⟩</w:t>
+              <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, pp.167-197, 2025, 9781789452273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441852v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Press Discourse on Cycling Before, During, and After the First Covid-19 Lockdown in France. The Rise of the User-Group Voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jobard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar; Patrick Rérat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycling Through the Pandemic. Tactical Urbanism and the Implementation of Pop-Up Bike Lanes in the Time of COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.71-87, 2023, The Urban Book Series, 978-3-031-45307-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planifier le logement et les mobilités : on &amp;quot;remet une pièce dans la machine&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Allemand; Mireille Apel-Müller; Olivier Lecointe; Jean-Baptiste Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loger Mobiles. Le logement au défi des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.265-275, 2023, Colloque De Cerisy, 1037033213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult Beginner Cyclists in French Cities (Chapter 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Adam; Nathalie Ortar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Chester Press books, 2022, 978-1-910481-17-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habit as a better way to understand urban mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ole B. Jensen; Claus Lassen; Vincent Kaufmann; Malene Freudendal-Pedersen; Ida Sofie Gøtzsche Lange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Urban Mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p.22, 2020, 9781138482197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une prise en compte des habitudes dans la notion de motilité.Éclairages à partir des déplacements automobiles quotidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Kaufmann, Emmanuel Ravalet et Elodie Dupuit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motilité et mobilité: mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Alphil - Presses universitaires Suisses, pp.119-135, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la place de la voiture à Lyon: l'acceptation sociale ne fait pas tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Depraz, Ute Cornec et Ulrike Grabski-Kieron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, pp.111-124, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5133,147 +5361,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de la journée d’étude : &amp;quot;Décrypter la planification territoriale. Échelles, méthodes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5283,100 +5511,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour la prise en compte de l’habitude dans les pratiques de déplacements urbains : Le cas des résistances aux injonctions au changement de mode de déplacement sur l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. INSA de Lyon, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ISAL0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00743702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5386,105 +5614,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Franche Comté, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03864246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5631,51 +5859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kalisky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hoffbeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2025.2607060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gumy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2024.100097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.12.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2021.1903070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473095221995861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Poline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jobard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0087" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03864246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kalisky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hoffbeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2025.2607060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gumy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2024.100097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.12.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2021.1903070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473095221995861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Poline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ramdani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jobard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bag&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03864246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>