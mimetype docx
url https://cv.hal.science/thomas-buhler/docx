--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -326,51 +326,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99 (3-4), </w:t>
+              <w:t xml:space="preserve">, 2025, Mobilités spatiales et biographies. Evénements, trajectoires, apprentissages et socialisations, 99 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/160tn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -940,235 +940,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
+                <w:t xml:space="preserve">Is Local Planning Really ‘Local’? National Planning Context as a Determining Factor for Local Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thilo von Pape</w:t>
+                <w:t xml:space="preserve">Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
+              <w:t xml:space="preserve">Planning Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14649357.2021.1903070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283869v1</w:t>
+                <w:t xml:space="preserve">hal-03182114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Local Planning Really ‘Local’? National Planning Context as a Determining Factor for Local Discourse</w:t>
+                <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Stephenson</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14649357.2021.1903070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182114v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When vagueness is a strategic resource for planning actors</w:t>
               </w:r>
@@ -1838,109 +1838,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours des plans d’urbanisme au crible de la textométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Richeton</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’analyse statistique des données textuelles (JADT) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain, Jun 2024, Bruxelles, Belgium. pp.149-158</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813644v1</w:t>
+                <w:t xml:space="preserve">hal-04828458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Since when has regional planning been vague?</w:t>
               </w:r>
@@ -2015,312 +2028,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discours des plans d’urbanisme au crible de la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’analyse statistique des données textuelles (JADT) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain, Jun 2024, Bruxelles, Belgium. pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461144v1</w:t>
+                <w:t xml:space="preserve">hal-04813644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
+                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828446v1</w:t>
+                <w:t xml:space="preserve">hal-04461144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
+                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828458v1</w:t>
+                <w:t xml:space="preserve">hal-04828446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours des plans de mobilités urbaines français : un tournant dans les années 2020 ?</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t>
+                <w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
@@ -2807,317 +2807,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual conference, France</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499919v1</w:t>
+                <w:t xml:space="preserve">hal-03536409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des représentations environnementales dans la population française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating stated preferences, landscape metrics and attitudes to assess visual impact of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Manchester, Nov 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343159v1</w:t>
+                <w:t xml:space="preserve">hal-03438961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating stated preferences, landscape metrics and attitudes to assess visual impact of wind turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Analyse des représentations environnementales dans la population française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léo Foster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Manchester, Nov 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438961v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t>
+                <w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
@@ -3148,73 +3148,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536409v1</w:t>
+                <w:t xml:space="preserve">hal-03499919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult beginner cyclists in French cities. Characterizing their profiles and their bike-use persistence with a two-wave panel survey</w:t>
               </w:r>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing urban policy discourses in different political and linguistic contexts with the use of textometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines en France et au Royaume-Uni : réformes territoriales, imaginaires spatiaux, coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Critères, Apr 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,204 +3686,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitudes et habitudes dans la pratique du vélo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530442v1</w:t>
+                <w:t xml:space="preserve">hal-01530431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aptitudes et habitudes dans la pratique du vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530431v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PDU des années 2000/2010 et leurs discours : une analyse diachronique et politologique prenant appui sur la textométrie</w:t>
               </w:r>
@@ -4065,103 +4065,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer modélisation du paysage visible et médiation paysagère pour définir l’impact des éoliennes sur les paysages vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nativel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besancon, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4274,169 +4274,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
+                <w:t xml:space="preserve">The Mobile Individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE-Wiley, 2025, 9781789452273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441836v1</w:t>
+                <w:t xml:space="preserve">hal-05590108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mobile Individual</w:t>
+                <w:t xml:space="preserve">The mobile individual: Mobile life, longer‐term approaches and subjectivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste-Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9781789452273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394423644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590108v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements urbains: sortir de l'orthodoxie</w:t>
               </w:r>
@@ -5859,51 +5859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kalisky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hoffbeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2025.2607060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gumy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2024.100097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.12.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2021.1903070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473095221995861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Poline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ramdani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jobard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bag&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03864246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kalisky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hoffbeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2025.2607060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gumy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2024.100097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.12.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2021.1903070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473095221995861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Poline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ramdani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jobard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bag&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03864246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>