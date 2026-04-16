--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2601,51 +2601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43AC852E"/>
+    <w:nsid w:val="D1B7F2B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>