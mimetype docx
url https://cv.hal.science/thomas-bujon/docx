--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -614,265 +614,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care through cohort studies: sociological survey of the PROOF cohort study on vascular and cognitive aging</w:t>
+                <w:t xml:space="preserve">Le sport en entreprise : nouveau remède miracle du salarié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Savall</w:t>
+                <w:t xml:space="preserve">Baptiste Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pubmed/fdz187⟩</w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2020.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544200v1</w:t>
+                <w:t xml:space="preserve">halshs-03146922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport en entreprise : nouveau remède miracle du salarié ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Care through cohort studies: sociological survey of the PROOF cohort study on vascular and cognitive aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vachon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (4), pp.162-167. </w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/med.2020.542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pubmed/fdz187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03146922v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école pour les enfants hospitalisés</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1B7F2B0"/>
+    <w:nsid w:val="B89EF594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2832,51 +2832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-bujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07140743X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03877935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon D&#232;cle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.8294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dergham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2020.585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Savall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdz187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2020.542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci-Hilaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2019.422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Etiembre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougeot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4914" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.141.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03878748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Decle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-une\&#8336;ffaire_de\&#8347;tups_demantelement_d_un_trafic_de_drogue_dans_un_grand\&#8337;nsemble\&#8341;lm\&#8321;998\&#8321;999_thomas_bujon-9782140257551-73675.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-bujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07140743X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03877935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon D&#232;cle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.8294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dergham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2020.585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vachon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2020.542" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Savall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdz187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci-Hilaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2019.422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Etiembre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougeot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4914" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.141.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03878748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Decle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-une\&#8336;ffaire_de\&#8347;tups_demantelement_d_un_trafic_de_drogue_dans_un_grand\&#8337;nsemble\&#8341;lm\&#8321;998\&#8321;999_thomas_bujon-9782140257551-73675.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>