--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thomas Camagny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingénieur en archéobotanique</w:t>
+        <w:t xml:space="preserve">Chargé d'opération et de recherche Inrap DST cellule CEVE - spécialiste anthracologue/carpologue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>