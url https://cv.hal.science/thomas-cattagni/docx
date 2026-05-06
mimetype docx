--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of eccentric training at different muscle lengths on the gastrocnemius medialis fascicle behaviour during single and multi-joint tasks</w:t>
+                <w:t xml:space="preserve">Differences in Persistent Inward Current Contribution to Spinal Motor Neuron Behaviour Between Early Morning and Late Afternoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Tallio</w:t>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bizet</w:t>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Colard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06159-z⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00981.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551795v1</w:t>
+                <w:t xml:space="preserve">hal-05460716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Persistent Inward Current Contribution to Spinal Motor Neuron Behaviour Between Early Morning and Late Afternoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of eccentric training at different muscle lengths on the gastrocnemius medialis fascicle behaviour during single and multi-joint tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Tallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+                <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohan Betus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00981.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06159-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460716v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric training at long muscle lengths induces greater corticospinal and spinal reflex plasticity than eccentric training at short muscle lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Betus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Related Factors of Postural Control in Adults With Late-Onset Pompe Disease: Cross-Sectional and Case Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Maulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,90 +755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Length Modulates Recurrent Inhibition and Presynaptic Inhibition of Ia Afferents Differently Depending on Type of Contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Betus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -885,64 +885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on transmission from Ia afferents to α-motoneurons and presynaptic mechanisms across muscle lengths and contraction types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Betus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,77 +1032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible control of motor units: is the multidimensionality of motor unit manifolds a sufficient condition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dernoncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijn Logtens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1153,103 +1153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,789 +1653,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of primary afferent depolarization and homosynaptic post-activation depression during passive and active lengthening, shortening and isometric conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Motor Function Characteristics of Adults with Late-Onset Pompe Disease: A Systematic Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Maulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05147-x⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (1), pp.E72-E83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000201333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060771v1</w:t>
+                <w:t xml:space="preserve">hal-03949590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Function Characteristics of Adults with Late-Onset Pompe Disease: A Systematic Scoping Review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regulation of primary afferent depolarization and homosynaptic post-activation depression during passive and active lengthening, shortening and isometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 100 (1), pp.E72-E83. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1257-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000201333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05147-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949590v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an intermuscular relationship in voluntary activation capacities and contractile kinetics?</w:t>
+                <w:t xml:space="preserve">Acute effect of tendon vibration applied during isometric contraction at two knee angles on maximal knee extension force production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyse Hucteau</w:t>
+                <w:t xml:space="preserve">Jonathan Harnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04299-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081468v1</w:t>
+                <w:t xml:space="preserve">hal-03289154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effect of tendon vibration applied during isometric contraction at two knee angles on maximal knee extension force production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perceptual Inhibition Is Not a Specific Component of the Sensory Integration Process Necessary for a Rapid Voluntary Step Initiation in Healthy Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242324⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (9), pp.1921-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbz060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289154v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Inhibition Is Not a Specific Component of the Sensory Integration Process Necessary for a Rapid Voluntary Step Initiation in Healthy Older Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
+                <w:t xml:space="preserve">The Physiological Characteristics of an 83-Year-Old Champion Female Master Runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Couturier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbz060⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 (3), pp.444-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2018-0879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563334v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physiological Characteristics of an 83-Year-Old Champion Female Master Runner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is there an intermuscular relationship in voluntary activation capacities and contractile kinetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Hucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 15 (3), pp.444-448. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (2), pp.513-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2018-0879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04299-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889378v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single session of bihemispheric transcranial direct current stimulation does not improve quadriceps muscle spasticity in people with chronic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single session of anodal transcranial direct current stimulation applied over the affected primary motor cortex does not alter gait parameters in chronic stroke survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,438 +2653,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of knee angle on neuromuscular assessment of plantar flexor muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Neural and muscular factors both contribute to plantar-flexor muscle weakness in older fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Harnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Hucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195220⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040885v1</w:t>
+                <w:t xml:space="preserve">hal-03333593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural and muscular factors both contribute to plantar-flexor muscle weakness in older fallers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">H-reflex and M-wave recordings: effect of pressure application to the stimulation electrode on the assessment of evoked potentials and subject's discomfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Harnie</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.127-134. </w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.416-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333593v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-reflex and M-wave recordings: effect of pressure application to the stimulation electrode on the assessment of evoked potentials and subject's discomfort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of knee angle on neuromuscular assessment of plantar flexor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle N Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (3), pp.416-424. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0195220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpf.12431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336605v1</w:t>
+                <w:t xml:space="preserve">hal-04040885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on contralateral quadriceps function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3131,64 +3131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related decline in endurance running performance – An example of a multiple World records holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3222,77 +3222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Changes in Endurance Performance Vary Between Modes of Locomotion in Men: An Analysis of Master World Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,51 +3326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Alteration of the Neuromuscular Performance of Plantar-Flexor Muscles After Achilles Tendon Vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,77 +3443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centenarian athletes: Examples of ultimate human performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (5), pp.729 - 733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3547,90 +3547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The involvement of ankle muscles in maintaining balance in the upright posture is higher in elderly fallers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Scaglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3677,90 +3677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the effects of the aging of the neuromuscular system on postural stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Scaglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spinal excitability of the triceps surae mainly affected by muscle activity or body position?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,594 +3905,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue Following Isometric Contractions with Similar Torque Time Integral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ankle muscle strength discriminates fallers from non-fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Scaglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques van Hoecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1375614⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2014.00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302442v1</w:t>
+                <w:t xml:space="preserve">hal-01159563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle muscle strength discriminates fallers from non-fallers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Neuromuscular Fatigue Following Isometric Contractions with Similar Torque Time Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques van Hoecke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.336. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (01), pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2014.00336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1375614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159563v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in endurance performance of octogenarian athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Knechtle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114, pp.829--829. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+              <w:t xml:space="preserve">, 2013, 114, pp.829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00038.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869069v1</w:t>
+                <w:t xml:space="preserve">hal-00802018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in endurance performance of octogenarian athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Knechtle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114, pp.829. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+              <w:t xml:space="preserve">, 2013, 114, pp.829--829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00038.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802018v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do older athletes reach limits in their performance during marathon running?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (3), pp.773-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4558,64 +4558,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the &amp;quot;Equivalent Two-Hour Marathon&amp;quot; for Older Athletes Already Been Attained?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00158.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4642,77 +4642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Female Performances in Other Olympic Distance Running Events Equivalent to Paula Radcliffe's?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.1327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4899,51 +4899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092470" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Trotman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hatton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2025.103007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gandois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptj/pzaf073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01958-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200880v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14466" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05147-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949590v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnyaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Hucteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04299-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03289154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Harnie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02889378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2018-0879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02528921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geiger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02528918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mazancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04040885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le N Merlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.09.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Merlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12431" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01670511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2017.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01614753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0222" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2016-0013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afw111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Scaglioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.02.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0570" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00455.2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00336" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Knechtle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00038.2013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00802018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00596872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9271-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00158.2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092470" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Trotman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hatton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2025.103007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gandois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptj/pzaf073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01958-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200880v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14466" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949590v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnyaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05147-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03289154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Harnie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02889378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2018-0879" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Hucteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04299-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02528921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geiger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02528918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mazancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.09.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Merlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04040885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le N Merlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01670511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2017.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01614753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0222" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2016-0013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afw111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Scaglioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.02.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0570" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00455.2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00336" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00802018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Knechtle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00038.2013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00596872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9271-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00158.2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>