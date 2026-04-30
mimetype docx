--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -986,408 +986,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral diethyl-EDT-TTF and tetraethyl-BEDT-TTF: synthesis, structural characterization, radical cation salt and charge transfer complexes</w:t>
+                <w:t xml:space="preserve">Chiroptical properties of anionic and neutral nickel(II) bis(dithiolene) complexes based on methyl and dimethyl‐dddt ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CE00857B⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855125v1</w:t>
+                <w:t xml:space="preserve">hal-03452632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties of anionic and neutral nickel(II) bis(dithiolene) complexes based on methyl and dimethyl‐dddt ligands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Mroweh</w:t>
+                <w:t xml:space="preserve">Configurationally stable dithia[7]helicene and dithia-quasi[8]circulene fused dithiolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Baudillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Pop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23375⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (16), pp.4260-4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QO00921H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452632v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurationally stable dithia[7]helicene and dithia-quasi[8]circulene fused dithiolones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Baudillon</w:t>
+                <w:t xml:space="preserve">Chiral diethyl-EDT-TTF and tetraethyl-BEDT-TTF: synthesis, structural characterization, radical cation salt and charge transfer complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (16), pp.4260-4270. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (35), pp.6187-6197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2QO00921H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CE00857B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781234v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced mononuclear cobalt(II) single-molecule magnet (SMM) based on a benzothiadiazole-ortho-vanillin ligand †</w:t>
               </w:r>
@@ -1909,64 +1909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting chiral nickel( ii ) bis(dithiolene) complexes: structural and electron transport modulation with the charge and the number of stereogenic centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,412 +3574,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-[2.2]paracyclophanes: Synthesis, crystal structures, and chiroptical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational Study and Chiroptical Properties of Chiral Dimethyl-Ethylenedithio-Tetrathiafulvalene (DM-EDT-TTF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mézière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.22831⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (6), pp.389-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2018.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092308v1</w:t>
+                <w:t xml:space="preserve">hal-02044126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Mediated Magnetic Interactions between Layers in a 2D Mn II -Dicyanamide Polymer: Neutron Diffraction, DFT, and Quantum Monte Carlo Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrathiafulvalene-[2.2]paracyclophanes: Synthesis, crystal structures, and chiroptical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Cousson</w:t>
+                <w:t xml:space="preserve">Cristina Oliveras-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700971⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Proceedings 16th International Conference on Chiroptical Spectroscopy, Rennes France 2017, 30 (5), pp.568-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.22831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888967v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Study and Chiroptical Properties of Chiral Dimethyl-Ethylenedithio-Tetrathiafulvalene (DM-EDT-TTF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-Mediated Magnetic Interactions between Layers in a 2D Mn II -Dicyanamide Polymer: Neutron Diffraction, DFT, and Quantum Monte Carlo Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Hammerschmied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsen Gukasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (6), pp.389-393. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.278-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2018.389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044126v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triplet state CPL active helicene-dithiolene platinum bipyridine complexes</w:t>
               </w:r>
@@ -4491,1961 +4491,1961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-Based Phenanthroline Ligands: Synthesis, Crystal Structures, and Electronic Properties</w:t>
+                <w:t xml:space="preserve">Vibronic spectra of organic electronic chromophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmah Belhadj</w:t>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim El-Ghayoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Mazari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (24), pp.3912-3919. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (98), pp.55466-55472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra10731d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888978v1</w:t>
+                <w:t xml:space="preserve">hal-02142373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene-benzoquinones: synthesis, crystal structures and preliminary coordination chemistry of derived anilate ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrathiafulvalene-Based Phenanthroline Ligands: Synthesis, Crystal Structures, and Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmah Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Atzori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavia Pop</w:t>
+                <w:t xml:space="preserve">Abdelkrim El-Ghayoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Mercuri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miloud Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (43), pp.8752-8763. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (24), pp.3912-3919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4OB01582G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084640v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibronic spectra of organic electronic chromophores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+                <w:t xml:space="preserve">Thiophene-benzoquinones: synthesis, crystal structures and preliminary coordination chemistry of derived anilate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Maria Laura Mercuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (98), pp.55466-55472. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (43), pp.8752-8763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra10731d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01582G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142373v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Series of Tetrathiafulvalene-based Lanthanide Complexes Displaying Either Single Molecule Magnet or Luminescence. Direct Magnetic and Photo-Physical Correlations in the Ytterbium Analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetramethyl-Bis(ethylenedithio)-Tetrathiafulvalene (TM-BEDT-TTF) Revisited: Crystal Structures, Chiroptical Properties, Theoretical Calculations, and a Complete Series of Conducting Radical Cation Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">S. Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Carlos Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cauchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">John-D. Wallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic400253m⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.22210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839882v1</w:t>
+                <w:t xml:space="preserve">hal-01390657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylenedithio--Tetrathiafulvalene--Helicenes: Electroactive Helical Precursors with Switchable Chiroptical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Biet</w:t>
+                <w:t xml:space="preserve">A Series of Tetrathiafulvalene-based Lanthanide Complexes Displaying Either Single Molecule Magnet or Luminescence. Direct Magnetic and Photo-Physical Correlations in the Ytterbium Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roussel</w:t>
+                <w:t xml:space="preserve">T. Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301095⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.5978-5990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400253m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086724v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Arrays of Pairs of Molecular Rotors: Correlated Motion, Rotational Barriers, and Space-Inversion Symmetry Breaking Due to Conformational Mutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
+                <w:t xml:space="preserve">Ethylenedithio--Tetrathiafulvalene--Helicenes: Electroactive Helical Precursors with Switchable Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leokadiya Zorina</w:t>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Simonov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pawel Wzietek</w:t>
+                <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja4044517⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (39), pp.13160-13167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084635v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-1,3,5-triazines as (Multi)Donor–Acceptor Systems with Tunable Charge Transfer: Structural, Photophysical, and Theoretical Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Pop</w:t>
+                <w:t xml:space="preserve">Crystalline Arrays of Pairs of Molecular Rotors: Correlated Motion, Rotational Barriers, and Space-Inversion Symmetry Breaking Due to Conformational Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Lemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Seifert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jie Ding</w:t>
+                <w:t xml:space="preserve">Leokadiya Zorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Simonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wzietek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic3027336⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (25), pp.9366-9376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja4044517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114108v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramethyl-Bis(ethylenedithio)-Tetrathiafulvalene (TM-BEDT-TTF) Revisited: Crystal Structures, Chiroptical Properties, Theoretical Calculations, and a Complete Series of Conducting Radical Cation Salts</w:t>
+                <w:t xml:space="preserve">Tetrathiafulvalene-1,3,5-triazines as (Multi)Donor–Acceptor Systems with Tunable Charge Transfer: Structural, Photophysical, and Theoretical Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Laroussi</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John-D. Wallis</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.22210⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.5023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic3027336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390657v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Tetrathiafulvalenyl-1,2,3-triazoles by Click Chemistry: Cu- versus Ru-Catalyzed Azide-Alkyne Cycloaddition Isomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Biet</w:t>
+                <w:t xml:space="preserve">In solution sensitization of Er(III) luminescence by the 4-tetrathiafulvalene-2,6-pyridinedicarboxylic acid dimethyl antenna ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201905⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.978-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390637v1</w:t>
+                <w:t xml:space="preserve">hal-00836834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-Triazine-Dipyridylamines as Multifunctional Ligands for Electroactive Complexes: Synthesis, Structures, and Theoretical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+                <w:t xml:space="preserve">Electroactive Tetrathiafulvalenyl-1,2,3-triazoles by Click Chemistry: Cu- versus Ru-Catalyzed Azide-Alkyne Cycloaddition Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El-Ghayoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (50), pp.16097-16103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic301117h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084629v1</w:t>
+                <w:t xml:space="preserve">hal-01390637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic neutral palladium (II) bis(dithiolene) complex: Unusual synthesis, structural and theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana-G. Branzea</w:t>
+                <w:t xml:space="preserve">Tetrathiafulvalene-Triazine-Dipyridylamines as Multifunctional Ligands for Electroactive Complexes: Synthesis, Structures, and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Branzea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El-Ghayoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (15), pp.8545-8556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic301117h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344539v1</w:t>
+                <w:t xml:space="preserve">hal-03084629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In solution sensitization of Er(III) luminescence by the 4-tetrathiafulvalene-2,6-pyridinedicarboxylic acid dimethyl antenna ligand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+                <w:t xml:space="preserve">Bimetallic neutral palladium (II) bis(dithiolene) complex: Unusual synthesis, structural and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-G. Branzea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (2), pp.978-84. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (10), pp.904-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic202045a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836834v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the Open-Circuit Voltage of Organic Solar Cells by Desymmetrization of the Structure of Acceptor-Donor-Acceptor Molecules</w:t>
+                <w:t xml:space="preserve">Tristhienylphenylamine – extended dithiafulvene hybrids as bifunctional electroactive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Demeter</w:t>
+                <w:t xml:space="preserve">Emilie Ripaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodulf Rousseau</w:t>
+                <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leriche</w:t>
+                <w:t xml:space="preserve">Nicolas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Po</w:t>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (22), pp.4379-4387. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.1034-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201101508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00471e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084624v1</w:t>
+                <w:t xml:space="preserve">hal-03084626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristhienylphenylamine – extended dithiafulvene hybrids as bifunctional electroactive species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of the Open-Circuit Voltage of Organic Solar Cells by Desymmetrization of the Structure of Acceptor-Donor-Acceptor Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ripaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Theodulf Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cocherel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frère</w:t>
+                <w:t xml:space="preserve">Riccardo Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (22), pp.4379-4387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ob00471e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binuclear Cu(II) coordination complex involving cis-tetrathiafulvalene-bis-amido-2-pyridine-N-oxide as bi-anionic ligand: a robust molecular precursor toward magnetic conducting materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.4947--4949. </w:t>
@@ -6495,103 +6495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-amido-2-pyridine-N-oxide as efficient charge-transfer antenna ligand for the sensitization of Yb(III) luminescence in a series of lanthanide paramagnetic coordination complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.11926--41. </w:t>
@@ -6891,103 +6891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Studies on Photophysical Properties: Tuning Redox-Active Amido-Tetrathiafulvalene Derivatives in Paramagnetic Coordination Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (4), pp.1947-1960. </w:t>
@@ -7135,248 +7135,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can theoretical methods go beyond the experimental data? The case of molecular magnetism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Cremades</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of magnetic coupling in organometallic radicals: the eloquent case of face-to-face CpCp interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsushiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b902745a⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.1491-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b823200h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861581v1</w:t>
+                <w:t xml:space="preserve">hal-00405775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of magnetic coupling in organometallic radicals: the eloquent case of face-to-face CpCp interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+                <w:t xml:space="preserve">Can theoretical methods go beyond the experimental data? The case of molecular magnetism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Cremades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mitsushiro Nomura</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (8), pp.1491-1501. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.5873-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b823200h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b902745a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405775v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic Interactions in Heterobimetallic Chains Formed through the Secondary Coordination of Dithiolene Complexes</w:t>
               </w:r>
@@ -7491,51 +7491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of ferromagnetism in oximato-based [Mn 3 O] 7+ triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,51 +8071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,525 +8327,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange coupling interactions in a Fe6 complex: A theoretical study using density functional theory</w:t>
+                <w:t xml:space="preserve">Magnetostructural Correlations in Polynuclear Complexes: The Fe 4 Butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 384 (1-2), pp.116-119. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (49), pp.15722-15727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.05.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0641498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644844v1</w:t>
+                <w:t xml:space="preserve">hal-02644830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[CpNi(dithiolene)] (and diselenolene) neutral radical complexes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exchange coupling interactions in a Fe6 complex: A theoretical study using density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic0608546⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 384 (1-2), pp.116-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.05.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256337v1</w:t>
+                <w:t xml:space="preserve">hal-02644844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostructural Correlations in Polynuclear Complexes: The Fe 4 Butterflies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[CpNi(dithiolene)] (and diselenolene) neutral radical complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsushiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Santiago Alvarez</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Adkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (49), pp.15722-15727. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (20), pp.8194-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0641498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic0608546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644830v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange coupling in transition-metal complexes via density-functional theory: Comparison and reliability of different basis set approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-Fortea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Rodríguez-Fortea</w:t>
+                <w:t xml:space="preserve">Javier Tercero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 123 (7), pp.074102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1999631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8855,414 +8843,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Evolutionary Molecular Design: Adding Reinforcement Learning for Mutation Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Transformer Model for Predicting Chemical Products from Generic SMARTS Templates with Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derin Ozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Milon-Harnois</w:t>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïmaâ Touhami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; IEEECS; Biological &amp; Artificial Intelligence foundation, Nov 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ICTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292870v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking NLP for Chemistry: A Critical Look at the USPTO Benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding Evolutionary Molecular Design: Adding Reinforcement Learning for Mutation Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Milon-Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derin Ozer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Chaïmaâ Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China, China</w:t>
+              <w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IEEECS; Biological &amp; Artificial Intelligence foundation, Nov 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379166v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformer Model for Predicting Chemical Products from Generic SMARTS Templates with Data Augmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Rethinking NLP for Chemistry: A Critical Look at the USPTO Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derin Ozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gutowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athène, Greece</w:t>
+              <w:t xml:space="preserve">EMNLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379139v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification using diazonium electrografting : evidence for a stepwise mechanism involving highly reactive diazenyl radicals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pichereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9321,100 +9309,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Topical Meeting of the International Society of Electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, May 2023, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'explications contre-factuelles pour la chimie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9442,211 +9430,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EXPLAIN'AI hosted at EGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo generation of organic molecular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density differences, as computed by TD-DFT, to facilitate the study of UV-visible absorption and emission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCT : ISMO (Institut des Sciences Moléculaires d'Orsay) Workshop on Charge Transfer (IWCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de neurones pour prédire des distances interatomiques extraites d'une base de données ouverte de calculs en chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9688,73 +9676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances, EGC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire une géométrie moléculaire convergée par des modèles d’apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9770,73 +9758,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « L’intelligence artificielle pour la chimie des matériaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés hétérocycliques du Spirobifluorène : limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dalinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9858,481 +9846,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions soufre-soufre intramoléculaires : un stage revisité</w:t>
+                <w:t xml:space="preserve">Comment rationaliser par TD-DFT les propriétés d’absorption en UV-visible en restant compréhensible pour un chimiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frère</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Chimie Théorique N. Gallego-Planas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées Francophones des Jeunes Physico-Chimistes (JFJPC 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343872v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation par calculs TD-DFT des propriétés d’absorption et de dichroïsme circulaire de systèmes donneur-accepteur</w:t>
+                <w:t xml:space="preserve">Etude des interactions soufre-soufre intramoléculaires : un stage revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques SCF Bretagne-Pays de Loire 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest (L’Aber-Wrac’h), France</w:t>
+              <w:t xml:space="preserve">Journée Chimie Théorique N. Gallego-Planas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343858v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rationaliser par TD-DFT les propriétés d’absorption en UV-visible en restant compréhensible pour un chimiste ?</w:t>
+                <w:t xml:space="preserve">Rationalisation par calculs TD-DFT des propriétés d’absorption et de dichroïsme circulaire de systèmes donneur-accepteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Morille</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Francophones des Jeunes Physico-Chimistes (JFJPC 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Frejus, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques SCF Bretagne-Pays de Loire 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest (L’Aber-Wrac’h), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343868v1</w:t>
+                <w:t xml:space="preserve">hal-03343858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Driven Motion of Helical Rotors in Crystalline Molecular Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Lemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Champigny</w:t>
+                <w:t xml:space="preserve">Denis Gindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nano and BioPhotonics (IWNBP) and French-Korean Meeting on Functional Material for Organic Optics, Electronics, and Devices (FUNMOOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, St Germain au Mont d'Or, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10342,51 +10330,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning in prediction of DFT-derived geometries and energies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Glavatskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10428,687 +10416,687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques SCF-BPL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-[2.2]paracyclophanes: Synthesis, chiral structures and chiroptical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Oliveras-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Noirmoutier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d’analogues du Spirobifluorène pour l’électronique organique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Cabanetos</w:t>
+                <w:t xml:space="preserve">Lepidotols and Lepidotins: New Phenylcoumarins from Malaysian Mesua Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalijah Awang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SCF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. Planta Medica, 81, pp.PM124, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1565501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887212v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepidotols and Lepidotins: New Phenylcoumarins from Malaysian Mesua Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Synthèse d’analogues du Spirobifluorène pour l’électronique organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521265v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différences de densité comme outils de rationalisation des propriétés d’absorption en UV-visible dans un laboratoire de chimie organique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCTF2014 14ème Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de charge et effet d’antenne par TD-DFT. Une rationalisation par différence de densité électronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la Société Chimique de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-visible absorption and circular dichroism of TTF based donor acceptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-Dependent-Density Functional Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique d’hélicènes fonctionalisés par un TTF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,51 +11111,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques SCF Bretagne-Pays de Loire 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Noirmoutier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11177,114 +11165,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système magnétiques complexes avec des métaux de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université d'Angers, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00346321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11431,51 +11419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588941v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labrunie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guechaichia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400961" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zinna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Bari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00308F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Plyuta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241464v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DD00092J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NJ00029J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04286380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04797373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CE00857B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03781234v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baudillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QO00921H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Petrusenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Kokozay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT04274B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303155v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pichereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02999E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengbo Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC00439E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Mocanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemistry3010020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-021-00554-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01752g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El-Berjawi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01497" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-020-00458-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00600" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kokozay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Goreshnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201902118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02785957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Hatych" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901319" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0391-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Oliveras-Gonzalez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22831" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hammerschmied" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700971" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2018.389" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinchao Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05198k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.07.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derbr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Awang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/S-0035-1565501" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmah Belhadj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El-Ghayoury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mazari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FP9Q5JXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Atzori" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mercuri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01582G" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10731d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cauchy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400253m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301095" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lemouchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leokadiya Zorina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Simonov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4044517" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-D. Wallis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22210" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW696CTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV427XVX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Branzea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301117h" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-G. Branzea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202045a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodulf Rousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Po" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1XJLXV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ripaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00471e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00672f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5038CCCA43E91974A653C64345FED0AB9839509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45671NK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomez-Coca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B925699G" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QQ67LCDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Ouahab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100763x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9023426" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsushiro Nomura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.11.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKBJMX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Cremades" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902745a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405775v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823200h" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801343b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4817VW5N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Milios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stoumpos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b710055h" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7637F7B264BB9F7D1A48DFE589017426B72DD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084560v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.02.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSR4KB0X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carolina Sanudo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H. Laye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701467y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5S0Z0C86-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186005v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#243;mez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.053" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1G2ZK0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartolomei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cappelletti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189178v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J7XJ5Z0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.05.167" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30FKXHL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256337v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Adkine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0608546" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQT1LJ2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644830v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0641498" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9JP8DK7G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644823v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Fortea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tercero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1999631" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milon-Harnois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma&#226; Touhami" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379166v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Ozer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379139v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04034150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Garreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865500v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865494v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02886813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gallego" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343858v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343868v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344759v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Champigny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chrysos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889045v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564566v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02887212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565501" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03347290v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343873v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343844v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fihey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588941v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labrunie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guechaichia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400961" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zinna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Bari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00308F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Plyuta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241464v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DD00092J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NJ00029J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04286380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04797373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03781234v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baudillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QO00921H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CE00857B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Petrusenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Kokozay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT04274B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303155v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pichereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02999E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengbo Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC00439E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Mocanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemistry3010020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-021-00554-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01752g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El-Berjawi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01497" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-020-00458-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00600" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kokozay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Goreshnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201902118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02785957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Hatych" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901319" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0391-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2018.389" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Oliveras-Gonzalez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22831" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hammerschmied" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700971" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinchao Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05198k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.07.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derbr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Awang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/S-0035-1565501" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10731d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmah Belhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El-Ghayoury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mazari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FP9Q5JXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Atzori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mercuri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01582G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-D. Wallis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22210" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW696CTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cauchy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400253m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301095" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lemouchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leokadiya Zorina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Simonov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4044517" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202045a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390637v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201905" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV427XVX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Branzea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301117h" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-G. Branzea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.03.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ripaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00471e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodulf Rousseau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Po" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101508" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1XJLXV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00672f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5038CCCA43E91974A653C64345FED0AB9839509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45671NK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomez-Coca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B925699G" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QQ67LCDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Ouahab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100763x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9023426" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsushiro Nomura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.11.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKBJMX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823200h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Cremades" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902745a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801343b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4817VW5N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Milios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stoumpos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b710055h" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7637F7B264BB9F7D1A48DFE589017426B72DD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084560v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.02.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSR4KB0X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carolina Sanudo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H. Laye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701467y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5S0Z0C86-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186005v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#243;mez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.053" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1G2ZK0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartolomei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cappelletti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189178v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J7XJ5Z0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644830v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0641498" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9JP8DK7G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.05.167" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30FKXHL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256337v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Adkine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0608546" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Fortea" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tercero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1999631" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Ozer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milon-Harnois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma&#226; Touhami" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379166v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04034150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Garreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865500v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865494v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02886813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343868v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gallego" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343858v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Champigny" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chrysos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889045v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564566v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565501" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02887212v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344915v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03347290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343844v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fihey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346321v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>