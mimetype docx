--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -428,295 +428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04902599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncontrolled deforestation and population growth threaten a tropical island’s water and land resources in only 10 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Sensitivity of source sediment fingerprinting to tracer selection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux-Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rabiet</w:t>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Pedro V G Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+                <w:t xml:space="preserve">Núria Martínez-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adn5941⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.109 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-10-109-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672484v1</w:t>
+                <w:t xml:space="preserve">hal-04493425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of source sediment fingerprinting to tracer selection methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+                <w:t xml:space="preserve">Uncontrolled deforestation and population growth threaten a tropical island’s water and land resources in only 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro V G Batista</w:t>
+                <w:t xml:space="preserve">Laura Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Martínez-Carreras</w:t>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.109 - 138. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-10-109-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adn5941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493425v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of farmland decontamination on 137Cs transfers in rivers after Fukushima nuclear accident: Evidence from a retrospective sediment core study</w:t>
               </w:r>
@@ -1907,51 +1907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t>
@@ -2329,51 +2329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C3C85F8"/>
+    <w:nsid w:val="756F5792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2560,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-chalaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3525-832X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Takahashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hotaka Sato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04902599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirusew Abere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux-Clergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyew Adgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanibal Lemma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03964-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V G Batista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-109-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04643064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2023.100088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Burban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120963" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-479-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04975039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASJ037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-chalaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3525-832X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Takahashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hotaka Sato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04902599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirusew Abere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux-Clergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyew Adgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanibal Lemma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03964-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V G Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-109-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04643064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2023.100088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Burban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120963" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-479-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04975039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASJ037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>