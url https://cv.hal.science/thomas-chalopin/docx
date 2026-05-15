--- v0 (2026-04-13)
+++ v1 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,2045 +183,1761 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 123 (4), </w:t>
+              <w:t xml:space="preserve">, 2026, 123 (4), pp.e2525539123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2525539123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492577v1</w:t>
+                <w:t xml:space="preserve">hal-04903209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Superlattice for Engineering Hubbard Couplings in Quantum Simulation</w:t>
+                <w:t xml:space="preserve">Observation of emergent scaling of spin–charge correlations at the onset of the pseudogap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Bojović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titus Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.053402⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2525539123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087554v1</w:t>
+                <w:t xml:space="preserve">hal-05492577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Control and Mixed Dimensions: Exploring High-Temperature Superconductivity in Optical Lattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannah Lange</w:t>
+                <w:t xml:space="preserve">Optical Superlattice for Engineering Hubbard Couplings in Quantum Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Bojović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bourgund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titus Franz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petar Bojović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.040341⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (5), pp.053402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.053402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087617v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing chiral edge dynamics and bulk topology of a synthetic Hall system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Control and Mixed Dimensions: Exploring High-Temperature Superconductivity in Optical Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schlömer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titus Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Dalibard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Bojović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0942-5⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.040341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.040341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001616v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Quantum Criticality and Symmetry Breaking at the Microscopic Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing chiral edge dynamics and bulk topology of a synthetic Hall system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanish Satoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lopes</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.120601⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.1017-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0942-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379049v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Magnetic Sensitivity with Non-Gaussian Quantum Fluctuations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Evrard</w:t>
+                <w:t xml:space="preserve">Probing Quantum Criticality and Symmetry Breaking at the Microscopic Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanish Satoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.173601⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.120601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352983v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-enhanced sensing using non-classical spin states of a highly magnetic atom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Magnetic Sensitivity with Non-Gaussian Quantum Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Dreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07433-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.173601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949892v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantum-enhanced sensing using non-classical spin states of a highly magnetic atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07433-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anisotropic light shift and magic polarization of the intercombination line of dysprosium atoms in a far-detuned dipole trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.040502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.040502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity collisional quantum gates with fermionic atoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of universal non-Gaussian statistics of the order parameter across a continuous phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Paquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timon Hilker</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05118875v1</w:t>
+                <w:t xml:space="preserve">hal-05274035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of universal non-Gaussian statistics of the order parameter across a continuous phase transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-fidelity collisional quantum gates with fermionic atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Bojović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Hilker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Obermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Barendregt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Paquiez</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05274035v1</w:t>
+                <w:t xml:space="preserve">hal-05118875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the magnetic origin of the pseudogap using a Fermi-Hubbard quantum simulator</w:t>
+                <w:t xml:space="preserve">Connected correlations in cold atom experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ferrier-Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903209v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected correlations in cold atom experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensing magnetic fields with non-gaussian quantum fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid A. Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746129v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">hal-05559328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-enhanced sensing and synthetic Landau levels with ultracold dysprosium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantum Gases [cond-mat.quant-gas]. Sorbonne Université, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SORUS589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02495722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2368,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Bojovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Franz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525539123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05087554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bourgund" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.053402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05087617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schl&#246;mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanish Satoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Makhalov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0942-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.120601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Bouazza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dreon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Evrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.173601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07433-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.040502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Hilker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Obermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Barendregt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Sidorenkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Decaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2152-2650(25)04008-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Schavgoulidze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ragot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2152-2650(25)03450-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02495722v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Bojovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Franz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525539123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05087554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bourgund" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.053402" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05087617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schl&#246;mer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanish Satoor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Makhalov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0942-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.120601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Bouazza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dreon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.173601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07433-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.040502" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Hilker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Obermeyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Barendregt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Sidorenkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02495722v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>