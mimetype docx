--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1319,313 +1319,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weak spectral condition for the controllability of the bilinear Schrödinger equation with application to the control of a rotating planar molecule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic Controllability of 3D Swimmers in a Perfect Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-012-1441-z⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.2814--2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110828654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557742v5</w:t>
+                <w:t xml:space="preserve">hal-00579986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic excitations of bilinear quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (9), pp.2040-2046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594895v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Controllability of 3D Swimmers in a Perfect Fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A weak spectral condition for the controllability of the bilinear Schrödinger equation with application to the control of a rotating planar molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Munnier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (5), pp.2814--2835. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311 (2), pp.423-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110828654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-012-1441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579986v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557742v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion and control of a self-propelled shape-changing body in a fluid</w:t>
               </w:r>
@@ -1728,64 +1728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (1), pp.329-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,51 +1832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking control for an ellipsoidal submarine driven by Kirchhoff's laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (1), pp.339-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1923,51 +1923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonisotropic 3-level quantum systems: complete solutions for minimum time and minimum energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,434 +2040,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive control of the bilinear Schrödinger equation: propagators and attainable sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Caponigro</w:t>
+                <w:t xml:space="preserve">Modélisation statistique d'un procédé de centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747636v1</w:t>
+                <w:t xml:space="preserve">hal-02273932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique d'un procédé de centrifugation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstruction to the bilinear control of the Gross-Pitaevskii equation: an example with an unbounded potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Stoica</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.304 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273932v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstruction to the bilinear control of the Gross-Pitaevskii equation: an example with an unbounded potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Ball-Marsden-Slemrod obstruction for bilinear control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabile Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.304 - 309, </w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063308v2</w:t>
+                <w:t xml:space="preserve">hal-01537743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Ball-Marsden-Slemrod obstruction for bilinear control systems</w:t>
+                <w:t xml:space="preserve">Impulsive control of the bilinear Schrödinger equation: propagators and attainable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537743v3</w:t>
+                <w:t xml:space="preserve">hal-02747636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate controllability result with continuous spectrum : the Morse potential with dipolar interaction</w:t>
               </w:r>
@@ -2754,602 +2754,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total variation of the control and energy of bilinear quantum systems</w:t>
+                <w:t xml:space="preserve">Energy estimates for low regularity bilinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Systems Governed by Partial Differential Equations (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-3-FR-4043.00046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800548v1</w:t>
+                <w:t xml:space="preserve">hal-00784876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sufficient condition for partial ensemble controllability of bilinear Schrödinger equations with bounded coupling terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small time reachable set of bilinear quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabile Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.1083-1087, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795862v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy estimates for low regularity bilinear Schrödinger equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Caponigro</w:t>
+                <w:t xml:space="preserve">MPC for a low consumption electric vehicle with time-varying constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Manrique-Espindola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Systems Governed by Partial Differential Equations (2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784876v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small time reachable set of bilinear quantum systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Caponigro</w:t>
+                <w:t xml:space="preserve">On some open questions in bilinear quantum control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.2080-2085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00710040v1</w:t>
+                <w:t xml:space="preserve">hal-00818216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC for a low consumption electric vehicle with time-varying constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sufficient condition for partial ensemble controllability of bilinear Schrödinger equations with bounded coupling terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3708-3713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842578v1</w:t>
+                <w:t xml:space="preserve">hal-00795862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some open questions in bilinear quantum control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Boscain</w:t>
+                <w:t xml:space="preserve">Total variation of the control and energy of bilinear quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabile Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.2080-2085</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3714-3719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818216v1</w:t>
+                <w:t xml:space="preserve">hal-00800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate controllability of the Schrödinger equation with a polarizability term</w:t>
               </w:r>
@@ -3849,77 +3849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the bilinear Schrödinger equation for fully coupling potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4026,77 +4026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we hope about output tracking of bilinear quantum systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4134,90 +4134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of the rotation of a quantum planar molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4264,77 +4264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic controllability properties for the bilinear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,51 +4394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous approximate tracking of density matrices for a system of Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.357-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4498,64 +4498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.4540, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4602,51 +4602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and output tracking for an ellipsoidal submarine driven by Kirchhoff's laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.567-572, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2006.347898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4793,64 +4793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windowed total variation denoising and noise variance monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanhao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,64 +4894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisit 1D Total Variation restoration problem with new real-time algorithms for signal and hyper-parameter estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanhao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,51 +5417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACFF04A5"/>
+    <w:nsid w:val="F7E23A20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550749v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3162250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901819v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876952v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0429-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557742v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1441-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594895v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.03.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202218v6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063308v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862584" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795862v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399896" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738720" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347898" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550749v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3162250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901819v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876952v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0429-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594895v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.03.031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557742v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1441-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202218v6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063308v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862584" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795862v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399896" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738720" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347898" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>