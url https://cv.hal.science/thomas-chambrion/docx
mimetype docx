--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -592,265 +592,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the bilinear control of the Gross-Pitaevskii equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular propagators of bilinear quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabile Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (3), pp.605--626. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278 (6), pp.108412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901819v2</w:t>
+                <w:t xml:space="preserve">hal-01016299v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular propagators of bilinear quantum systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the bilinear control of the Gross-Pitaevskii equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabile Boussaid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chambrion</w:t>
+                <w:t xml:space="preserve">Laurent Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 278 (6), pp.108412. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.605--626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016299v3</w:t>
+                <w:t xml:space="preserve">hal-01901819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological obstruction to the controllability of nonlinear wave equations with bilinear control term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (4), pp.2315-2327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1221,51 +1221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly-coupled systems in quantum control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (1), pp.329-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
@@ -2167,51 +2167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstruction to the bilinear control of the Gross-Pitaevskii equation: an example with an unbounded potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.304 - 309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Ball-Marsden-Slemrod obstruction for bilinear control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive control of the bilinear Schrödinger equation: propagators and attainable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,51 +2453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate controllability result with continuous spectrum : the Morse potential with dipolar interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient finite dimensional approximations for the bilinear Schrodinger equation with bounded variation controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy estimates for low regularity bilinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small time reachable set of bilinear quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total variation of the control and energy of bilinear quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,273 +3329,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability of the Schrödinger equation with a polarizability term</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Caponigro</w:t>
+                <w:t xml:space="preserve">Model predictive real-time controller for a low-consumption electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Manrique-Espindola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC - The 51st IEEE Conference on Decision and Control - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.3024-3029</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Environement-Friendly Energies and Applications, EFEA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784881v1</w:t>
+                <w:t xml:space="preserve">hal-00709244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive real-time controller for a low-consumption electric vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Approximate controllability of the Schrödinger equation with a polarizability term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabile Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Environement-Friendly Energies and Applications, EFEA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">CDC - The 51st IEEE Conference on Decision and Control - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.3024-3029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709244v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic control laws for bilinear quantum systems with discrete spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3640,217 +3640,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which notion of energy for bilinear quantum systems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Implementation of logical gates on inﬁnite dimensional quantum oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHMNLC - 4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.226-230</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.5825-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784890v1</w:t>
+                <w:t xml:space="preserve">hal-00637115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of logical gates on inﬁnite dimensional quantum oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Which notion of energy for bilinear quantum systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.5825-5830</w:t>
+              <w:t xml:space="preserve">LHMNLC - 4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637115v1</w:t>
+                <w:t xml:space="preserve">hal-00784890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the bilinear Schrödinger equation for fully coupling potentials</w:t>
               </w:r>
@@ -4128,365 +4128,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00599438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the rotation of a quantum planar molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic controllability properties for the bilinear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.369-374, </w:t>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.3799, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5399942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5399813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589552v1</w:t>
+                <w:t xml:space="preserve">hal-00589554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic controllability properties for the bilinear Schrödinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous approximate tracking of density matrices for a system of Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.3799, </w:t>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.357-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5399813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5399896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589554v1</w:t>
+                <w:t xml:space="preserve">hal-00589553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous approximate tracking of density matrices for a system of Schrödinger equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controllability of the rotation of a quantum planar molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.357-362, </w:t>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.369-374, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5399896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5399942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589553v1</w:t>
+                <w:t xml:space="preserve">hal-00589552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability properties of discrete-spectrum Schrödinger equations</w:t>
               </w:r>
@@ -5070,51 +5070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate controllability of the Schrödinger Equation with a polarizability term in higher Sobolev norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,51 +5417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7E23A20"/>
+    <w:nsid w:val="4B9F6C65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550749v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3162250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901819v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876952v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0429-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594895v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.03.031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557742v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1441-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202218v6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063308v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862584" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795862v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399896" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738720" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347898" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550749v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3162250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901819v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876952v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0429-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594895v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.03.031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557742v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1441-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202218v6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063308v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862584" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795862v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malaise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738720" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347898" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>