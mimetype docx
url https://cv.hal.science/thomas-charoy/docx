--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -490,291 +490,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Villafana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Petronio</w:t>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Denig</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285311v1</w:t>
+                <w:t xml:space="preserve">hal-03232799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charoy</w:t>
+                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">M Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Eremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232799v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions of appearance and dynamics of the modified two-stream instability in E × B discharges</w:t>
               </w:r>
@@ -799,51 +799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -888,425 +888,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t>
+                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Désangles</w:t>
+                <w:t xml:space="preserve">S. Boccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Shcherbanev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clarence Deltel</w:t>
+                <w:t xml:space="preserve">P. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.073506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870752v1</w:t>
+                <w:t xml:space="preserve">hal-02950586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Shcherbanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Deltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877468v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chabert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (7), pp.073506. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950586v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D axial-azimuthal particle-in-cell benchmark for low-temperature partially magnetized plasmas</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,273 +1452,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Online Plasma Seminar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376990v1</w:t>
+                <w:t xml:space="preserve">hal-03322761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Plasma Seminar,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322761v1</w:t>
+                <w:t xml:space="preserve">hal-03376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the instabilities in radial-azimuthal and axial-azimuthal 2D PIC simulations of a Hall Thruster</w:t>
               </w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,751 +1823,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099419v1</w:t>
+                <w:t xml:space="preserve">hal-03322731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322731v1</w:t>
+                <w:t xml:space="preserve">hal-03099419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t>
+              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751906v1</w:t>
+                <w:t xml:space="preserve">hal-02342237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+                <w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bourdon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099407v1</w:t>
+                <w:t xml:space="preserve">hal-04751906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099394v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t>
+                <w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751932v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the modeling of low temperature partially magnetized plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2622,178 +2618,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342237v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In LANDMARK : The 2D axial-azimuthal Particle-In-Cell benchmark on ExB discharges</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Transport in Hall Effect Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Plasma Transport in Hall Effect Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>