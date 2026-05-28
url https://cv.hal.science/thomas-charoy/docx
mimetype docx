--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -490,291 +490,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">W Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Denig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Eremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232799v1</w:t>
+                <w:t xml:space="preserve">hal-03285311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Denig</w:t>
+                <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jimenez</w:t>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Eremin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285311v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions of appearance and dynamics of the modified two-stream instability in E × B discharges</w:t>
               </w:r>
@@ -799,51 +799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -888,425 +888,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
+                <w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boccelli</w:t>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Shcherbanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Deltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950586v1</w:t>
+                <w:t xml:space="preserve">hal-02870752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Clément</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870752v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.073506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877468v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D axial-azimuthal particle-in-cell benchmark for low-temperature partially magnetized plasmas</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,64 +1471,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,977 +1823,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322731v1</w:t>
+                <w:t xml:space="preserve">hal-03099419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099419v1</w:t>
+                <w:t xml:space="preserve">hal-03322731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+                <w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">J.A. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342237v1</w:t>
+                <w:t xml:space="preserve">hal-04751906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t>
+                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.A. Carlsson</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751906v1</w:t>
+                <w:t xml:space="preserve">hal-03099407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+                <w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bourdon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099407v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+                <w:t xml:space="preserve">Challenges in the modeling of low temperature partially magnetized plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
+              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099394v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the modeling of low temperature partially magnetized plasmas</w:t>
+                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341782v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751932v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In LANDMARK : The 2D axial-azimuthal Particle-In-Cell benchmark on ExB discharges</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Transport in Hall Effect Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Plasma Transport in Hall Effect Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>