--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -1133,429 +1133,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575595v1</w:t>
+                <w:t xml:space="preserve">hal-01594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594183v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Gregory</w:t>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
+                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602012v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Photodynamic Therapy on Human Retinoblastoma Cell Lines</w:t>
               </w:r>
@@ -2075,843 +2075,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression and function of netrin-4 in murine ocular tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chorionic Gonadotropin and Its Receptor Are Both Expressed in Human Retina, Possible Implications in Normal and Pathological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Dukic-Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Li</w:t>
+                <w:t xml:space="preserve">Sebastian Wosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Pinzón-Duarte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Koch</w:t>
+                <w:t xml:space="preserve">Gerolf Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987005v1</w:t>
+                <w:t xml:space="preserve">hal-02987007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorionic Gonadotropin and Its Receptor Are Both Expressed in Human Retina, Possible Implications in Normal and Pathological Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Walther</w:t>
+                <w:t xml:space="preserve">Pigment Epithelium-Derived Factor Released by Müller Glial Cells Exerts Neuroprotective Effects on Retinal Ganglion Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Darius Unterlauft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kuhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Wosch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Wiedemann</w:t>
+                <w:t xml:space="preserve">Xiu Mei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Yafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052567⟩</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.1524-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-012-0747-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987007v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigment Epithelium-Derived Factor Released by Müller Glial Cells Exerts Neuroprotective Effects on Retinal Ganglion Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Darius Unterlauft</w:t>
+                <w:t xml:space="preserve">The expression and function of netrin-4 in murine ocular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Eichler</w:t>
+                <w:t xml:space="preserve">Germán Pinzón-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Kuhne</w:t>
+                <w:t xml:space="preserve">Michael Dattilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiu Mei Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yousef Yafai</w:t>
+                <w:t xml:space="preserve">Manuel Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (7), pp.1524-1533. </w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11064-012-0747-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987004v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Dystrophins and the Dystrophin-Associated-Protein Complex by Pituicytes in Culture</w:t>
+                <w:t xml:space="preserve">Genetic Deletion of Laminin Isoforms β2 and γ3 Induces a Reduction in Kir4.1 and Aquaporin-4 Expression and Function in the Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Bougrid</w:t>
+                <w:t xml:space="preserve">Petra Hirrlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pannicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mornet</w:t>
+                <w:t xml:space="preserve">Shweta Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (8), pp.1407-1416. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e16106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11064-011-0466-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987013v1</w:t>
+                <w:t xml:space="preserve">hal-02987016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Deletion of Laminin Isoforms β2 and γ3 Induces a Reduction in Kir4.1 and Aquaporin-4 Expression and Function in the Retina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomedical Applications: Multifunctionalized Electrospun Silk Fibers Promote Axon Regeneration in the Central Nervous System (Adv. Funct. Mater. 22/2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hirrlinger</w:t>
+                <w:t xml:space="preserve">Michael Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pannicke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shweta Varshney</w:t>
+                <w:t xml:space="preserve">Jonathan Garlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016106⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (22), pp.4202-4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201190103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987016v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical Applications: Multifunctionalized Electrospun Silk Fibers Promote Axon Regeneration in the Central Nervous System (Adv. Funct. Mater. 22/2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of Dystrophins and the Dystrophin-Associated-Protein Complex by Pituicytes in Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bougrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Wittmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Ghazi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Reber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Garlick</w:t>
+                <w:t xml:space="preserve">Dominique Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1407-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-011-0466-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201190103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02987011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Niemann-Pick type C1 induces age-related degeneration in the mouse retina.</w:t>
               </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rodius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4077,411 +4077,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the intermolecular associations of the dystrophin-associated glycoprotein complex in retinal Müller glial cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminin Expression in Adult and Developing Retinae: Evidence of Two Novel CNS Laminins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Champliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mornet</w:t>
+                <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Matsumura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Sahel</w:t>
+                <w:t xml:space="preserve">Erin Gibbons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6517-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.20-17-06517.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986977v1</w:t>
+                <w:t xml:space="preserve">hal-02986958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminin Expression in Adult and Developing Retinae: Evidence of Two Novel CNS Laminins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of Dp71 in Müller glial cells: a comparison with utrophin- and dystrophin-associated proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Libby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">D Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Xu</w:t>
+                <w:t xml:space="preserve">T Pannicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Gibbons</w:t>
+                <w:t xml:space="preserve">V Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (1), pp.294-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986958v1</w:t>
+                <w:t xml:space="preserve">hal-02986993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Dp71 in Müller glial cells: a comparison with utrophin- and dystrophin-associated proteins.</w:t>
+                <w:t xml:space="preserve">Characterization of the intermolecular associations of the dystrophin-associated glycoprotein complex in retinal Müller glial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Pannicke</w:t>
+                <w:t xml:space="preserve">K Matsumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Forster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Dalloz</w:t>
+                <w:t xml:space="preserve">J Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 41 (1), pp.294-304</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 Pt 19, pp.3409-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986993v1</w:t>
+                <w:t xml:space="preserve">hal-02986977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential distribution of dystrophins in rat retina.</w:t>
               </w:r>
@@ -4878,51 +4878,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoids and Nerve Growth Factor Differentially Modulate Cell Adhesion Molecule L1 Expression in PC12 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Grant</w:t>
+                <w:t xml:space="preserve">Nancy Jean Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5288,51 +5288,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5806,889 +5806,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions aux champs électromagnétiques liées au déploiement de la technologie de communication « 5G » et effets sanitaires éventuels associés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+                <w:t xml:space="preserve">OPINION of the French Agency for Food, Environmental and Occupational Health &amp; Safety on &amp;quot;Updating data on succinate dehydrogenase inhibitor (SDHI)-based plant protection substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0006, Anses. 2022, 262 p</w:t>
+              <w:t xml:space="preserve">Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). 2023, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03792878v1</w:t>
+                <w:t xml:space="preserve">anses-05468521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+                <w:t xml:space="preserve">Expositions aux champs électromagnétiques liées au déploiement de la technologie de communication « 5G » et effets sanitaires éventuels associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Draetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0006, Anses. 2022, 262 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03792946v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Lobjois</w:t>
+                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03788395v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03792946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Labbé</w:t>
+                <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03792942v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances scientifiques concernant les effets sur la santé liés à l’exposition au bruit issu du trafic aérien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doré</w:t>
+                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0053, Anses. 2020, 86 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">anses-04510113v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif aux « valeurs limites d’exposition à la lumière bleue pour la population générale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Attia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Niaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0139, Anses. 2020, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04860282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse des connaissances scientifiques concernant les effets sur la santé liés à l’exposition au bruit issu du trafic aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira De Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Debuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0053, Anses. 2020, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04510113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires liés à l’exposition aux champs électromagnétiques basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaiela Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2013-SA-0037, Anses. 2019, 276 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6756,51 +6878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E824E4CF"/>
+    <w:nsid w:val="4796BE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6987,51 +7109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-claudepierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hunter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Bachay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Schastak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Dukic-Stefanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Neuhaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Darius Unterlauft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mueller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Yafai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2014.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Woiterski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luxenhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef A. Kaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Reuter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vonderhaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDSX6169-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Pinz&#243;n-Duarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dattilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2012.01.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerolf Zimmermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Eichler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kuhne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Mei Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-012-0747-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bougrid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ayad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-011-0466-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/896A84B30C4BC6FD2E140C5C6E0C64C117725E9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Winkler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Varshney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sahel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNQG3QX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Schastak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ziganshyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gitter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C Steinmetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfrieger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8HRR864-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koncina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aunis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Steinmetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K N&#228;gler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.117358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marengi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Radner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003195601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2001.0978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EF3F28D061ED24C9B8C1C8F8FF00A5C6B0ABF4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalloz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mornet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matsumura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sahel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Libby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gibbons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-17-06517.2000" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pannicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Forster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Picaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;cois Rodius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydee Rosas-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulmaro Cisneros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199707070-00056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.66041400.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-claudepierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hunter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Bachay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Schastak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Dukic-Stefanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Neuhaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Darius Unterlauft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mueller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Yafai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2014.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Woiterski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luxenhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef A. Kaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Reuter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vonderhaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDSX6169-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerolf Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052567" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Eichler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kuhne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Mei Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-012-0747-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Pinz&#243;n-Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dattilo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2012.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Varshney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bougrid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ayad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-011-0466-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/896A84B30C4BC6FD2E140C5C6E0C64C117725E9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sahel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNQG3QX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Schastak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ziganshyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gitter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C Steinmetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfrieger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8HRR864-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koncina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aunis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Steinmetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K N&#228;gler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.117358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marengi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Radner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003195601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2001.0978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EF3F28D061ED24C9B8C1C8F8FF00A5C6B0ABF4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Libby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gibbons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-17-06517.2000" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mornet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pannicke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Forster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalloz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matsumura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sahel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Picaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;cois Rodius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydee Rosas-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulmaro Cisneros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199707070-00056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jean Grant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.66041400.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>