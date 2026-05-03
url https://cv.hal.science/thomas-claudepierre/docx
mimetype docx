--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1133,429 +1133,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samina Akbar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594183v1</w:t>
+                <w:t xml:space="preserve">hal-01575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
+                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602012v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
+                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Lynn Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575595v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Photodynamic Therapy on Human Retinoblastoma Cell Lines</w:t>
               </w:r>
@@ -6050,393 +6050,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
+                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Enouf</w:t>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
+                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03792946v1</w:t>
+                <w:t xml:space="preserve">anses-03792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">anses-03788395v1</w:t>
+                <w:t xml:space="preserve">anses-03792946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Millemann</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-03792942v1</w:t>
+                <w:t xml:space="preserve">anses-03788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif aux « valeurs limites d’exposition à la lumière bleue pour la population générale »</w:t>
               </w:r>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Niaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0139, Anses. 2020, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6878,51 +6878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4796BE22"/>
+    <w:nsid w:val="5E60ADDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7109,51 +7109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-claudepierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hunter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Bachay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Schastak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Dukic-Stefanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Neuhaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Darius Unterlauft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mueller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Yafai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2014.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Woiterski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luxenhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef A. Kaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Reuter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vonderhaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDSX6169-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerolf Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052567" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Eichler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kuhne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Mei Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-012-0747-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Pinz&#243;n-Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dattilo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2012.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Varshney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bougrid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ayad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-011-0466-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/896A84B30C4BC6FD2E140C5C6E0C64C117725E9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sahel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNQG3QX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Schastak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ziganshyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gitter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C Steinmetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfrieger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8HRR864-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koncina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aunis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Steinmetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K N&#228;gler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.117358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marengi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Radner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003195601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2001.0978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EF3F28D061ED24C9B8C1C8F8FF00A5C6B0ABF4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Libby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gibbons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-17-06517.2000" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mornet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pannicke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Forster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalloz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matsumura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sahel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Picaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;cois Rodius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydee Rosas-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulmaro Cisneros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199707070-00056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jean Grant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.66041400.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-claudepierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hunter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Bachay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Schastak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Dukic-Stefanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Neuhaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Darius Unterlauft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mueller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Yafai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2014.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Woiterski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luxenhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef A. Kaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Reuter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vonderhaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDSX6169-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerolf Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052567" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Eichler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kuhne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Mei Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-012-0747-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Pinz&#243;n-Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dattilo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2012.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Varshney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bougrid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ayad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-011-0466-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/896A84B30C4BC6FD2E140C5C6E0C64C117725E9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sahel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNQG3QX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Schastak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ziganshyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gitter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C Steinmetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfrieger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8HRR864-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koncina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aunis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Steinmetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K N&#228;gler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.117358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marengi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Radner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003195601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2001.0978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EF3F28D061ED24C9B8C1C8F8FF00A5C6B0ABF4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Libby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gibbons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-17-06517.2000" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mornet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pannicke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Forster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalloz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matsumura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sahel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Picaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;cois Rodius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydee Rosas-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulmaro Cisneros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199707070-00056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jean Grant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.66041400.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>