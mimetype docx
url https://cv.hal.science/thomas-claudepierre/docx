--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1133,429 +1133,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575595v1</w:t>
+                <w:t xml:space="preserve">hal-01594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594183v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Gregory</w:t>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
+                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602012v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Photodynamic Therapy on Human Retinoblastoma Cell Lines</w:t>
               </w:r>
@@ -2075,843 +2075,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorionic Gonadotropin and Its Receptor Are Both Expressed in Human Retina, Possible Implications in Normal and Pathological Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The expression and function of netrin-4 in murine ocular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Wosch</w:t>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerolf Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Wiedemann</w:t>
+                <w:t xml:space="preserve">Germán Pinzón-Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dattilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052567⟩</w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987007v1</w:t>
+                <w:t xml:space="preserve">hal-02987005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigment Epithelium-Derived Factor Released by Müller Glial Cells Exerts Neuroprotective Effects on Retinal Ganglion Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Kuhne</w:t>
+                <w:t xml:space="preserve">Chorionic Gonadotropin and Its Receptor Are Both Expressed in Human Retina, Possible Implications in Normal and Pathological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Dukic-Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiu Mei Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yousef Yafai</w:t>
+                <w:t xml:space="preserve">Sebastian Wosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerolf Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-012-0747-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987004v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression and function of netrin-4 in murine ocular tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
+                <w:t xml:space="preserve">Pigment Epithelium-Derived Factor Released by Müller Glial Cells Exerts Neuroprotective Effects on Retinal Ganglion Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Darius Unterlauft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Pinzón-Duarte</w:t>
+                <w:t xml:space="preserve">Wolfram Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dattilo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Konstantin Kuhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Koch</w:t>
+                <w:t xml:space="preserve">Xiu Mei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Yafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 96 (1), pp.24-35. </w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.1524-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2012.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11064-012-0747-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987005v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Deletion of Laminin Isoforms β2 and γ3 Induces a Reduction in Kir4.1 and Aquaporin-4 Expression and Function in the Retina</w:t>
+                <w:t xml:space="preserve">Expression of Dystrophins and the Dystrophin-Associated-Protein Complex by Pituicytes in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hirrlinger</w:t>
+                <w:t xml:space="preserve">Abdelkader Bougrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pannicke</w:t>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Winkler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Ghazi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shweta Varshney</w:t>
+                <w:t xml:space="preserve">Dominique Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.e16106. </w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1407-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11064-011-0466-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987016v1</w:t>
+                <w:t xml:space="preserve">hal-02987013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical Applications: Multifunctionalized Electrospun Silk Fibers Promote Axon Regeneration in the Central Nervous System (Adv. Funct. Mater. 22/2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Wittmer</w:t>
+                <w:t xml:space="preserve">Genetic Deletion of Laminin Isoforms β2 and γ3 Induces a Reduction in Kir4.1 and Aquaporin-4 Expression and Function in the Retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hirrlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pannicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Garlick</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shweta Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201190103⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e16106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987011v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Dystrophins and the Dystrophin-Associated-Protein Complex by Pituicytes in Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Bougrid</w:t>
+                <w:t xml:space="preserve">Biomedical Applications: Multifunctionalized Electrospun Silk Fibers Promote Axon Regeneration in the Central Nervous System (Adv. Funct. Mater. 22/2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Wittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mornet</w:t>
+                <w:t xml:space="preserve">Michael Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-011-0466-6⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (22), pp.4202-4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201190103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02987013v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Niemann-Pick type C1 induces age-related degeneration in the mouse retina.</w:t>
               </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rodius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4077,411 +4077,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminin Expression in Adult and Developing Retinae: Evidence of Two Novel CNS Laminins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the intermolecular associations of the dystrophin-associated glycoprotein complex in retinal Müller glial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Libby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">C Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Xu</w:t>
+                <w:t xml:space="preserve">D Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Gibbons</w:t>
+                <w:t xml:space="preserve">K Matsumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 Pt 19, pp.3409-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986958v1</w:t>
+                <w:t xml:space="preserve">hal-02986977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Dp71 in Müller glial cells: a comparison with utrophin- and dystrophin-associated proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminin Expression in Adult and Developing Retinae: Evidence of Two Novel CNS Laminins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Champliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Pannicke</w:t>
+                <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Forster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Dalloz</w:t>
+                <w:t xml:space="preserve">Erin Gibbons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6517-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.20-17-06517.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986993v1</w:t>
+                <w:t xml:space="preserve">hal-02986958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the intermolecular associations of the dystrophin-associated glycoprotein complex in retinal Müller glial cells.</w:t>
+                <w:t xml:space="preserve">Expression of Dp71 in Müller glial cells: a comparison with utrophin- and dystrophin-associated proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pannicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dalloz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 113 Pt 19, pp.3409-17</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (1), pp.294-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986977v1</w:t>
+                <w:t xml:space="preserve">hal-02986993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential distribution of dystrophins in rat retina.</w:t>
               </w:r>
@@ -5566,336 +5566,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04721790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'expertise collective ANSES : Actualisation des données relatives aux substances phytopharmaceutiques de la famille des inhibiteurs de la succinate déshydrogénase (SDHI)</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Emond</w:t>
+                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+                <w:t xml:space="preserve">Anne Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANSES. 2023</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873181v1</w:t>
+                <w:t xml:space="preserve">anses-04241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t>
+                <w:t xml:space="preserve">Rapport d'expertise collective ANSES : Actualisation des données relatives aux substances phytopharmaceutiques de la famille des inhibiteurs de la succinate déshydrogénase (SDHI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Boarini</w:t>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourdieu</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t>
+              <w:t xml:space="preserve">ANSES. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04241299v1</w:t>
+                <w:t xml:space="preserve">hal-04873181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPINION of the French Agency for Food, Environmental and Occupational Health &amp; Safety on &amp;quot;Updating data on succinate dehydrogenase inhibitor (SDHI)-based plant protection substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6050,637 +6050,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
+                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Millemann</w:t>
+                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Balland</w:t>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Grisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Labbé</w:t>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03792942v1</w:t>
+                <w:t xml:space="preserve">anses-03792946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Enouf</w:t>
+                <w:t xml:space="preserve">Evelyne Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03792946v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Klinger</w:t>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Lobjois</w:t>
+                <w:t xml:space="preserve">Jean-François Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03788395v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif aux « valeurs limites d’exposition à la lumière bleue pour la population générale »</w:t>
+                <w:t xml:space="preserve">Synthèse des connaissances scientifiques concernant les effets sur la santé liés à l’exposition au bruit issu du trafic aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Attia</w:t>
+                <w:t xml:space="preserve">Gilberte Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boyer</w:t>
+                <w:t xml:space="preserve">Anne Pereira De Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merckel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+                <w:t xml:space="preserve">Brigitte Debuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0139, Anses. 2020, 16 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0053, Anses. 2020, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04860282v1</w:t>
+                <w:t xml:space="preserve">anses-04510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances scientifiques concernant les effets sur la santé liés à l’exposition au bruit issu du trafic aérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l’Anses relatif aux « valeurs limites d’exposition à la lumière bleue pour la population générale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Tinguely</w:t>
+                <w:t xml:space="preserve">Marion Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pereira De Vasconcelos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Debuire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doré</w:t>
+                <w:t xml:space="preserve">Aurélie Niaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0053, Anses. 2020, 86 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0139, Anses. 2020, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">anses-04510113v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04860282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires liés à l’exposition aux champs électromagnétiques basses fréquences</w:t>
               </w:r>
@@ -6878,51 +6878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E60ADDA"/>
+    <w:nsid w:val="85E3F8C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7109,51 +7109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-claudepierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hunter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Bachay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Schastak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Dukic-Stefanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Neuhaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Darius Unterlauft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mueller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Yafai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2014.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Woiterski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luxenhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef A. Kaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Reuter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vonderhaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDSX6169-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerolf Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052567" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Eichler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kuhne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Mei Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-012-0747-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Pinz&#243;n-Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dattilo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2012.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Varshney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bougrid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ayad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-011-0466-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/896A84B30C4BC6FD2E140C5C6E0C64C117725E9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sahel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNQG3QX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Schastak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ziganshyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gitter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C Steinmetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfrieger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8HRR864-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koncina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aunis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Steinmetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K N&#228;gler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.117358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marengi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Radner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003195601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2001.0978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EF3F28D061ED24C9B8C1C8F8FF00A5C6B0ABF4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Libby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gibbons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-17-06517.2000" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mornet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pannicke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Forster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalloz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matsumura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sahel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Picaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;cois Rodius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydee Rosas-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulmaro Cisneros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199707070-00056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jean Grant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.66041400.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-claudepierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hunter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Bachay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Schastak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Dukic-Stefanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Neuhaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Darius Unterlauft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mueller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Yafai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2014.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Woiterski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luxenhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef A. Kaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Reuter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vonderhaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDSX6169-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Pinz&#243;n-Duarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dattilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2012.01.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerolf Zimmermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Eichler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kuhne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Mei Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-012-0747-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bougrid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ayad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-011-0466-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/896A84B30C4BC6FD2E140C5C6E0C64C117725E9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Winkler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Varshney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sahel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNQG3QX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Schastak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ziganshyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gitter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C Steinmetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfrieger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8HRR864-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koncina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aunis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Steinmetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K N&#228;gler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.117358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marengi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Radner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003195601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2001.0978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EF3F28D061ED24C9B8C1C8F8FF00A5C6B0ABF4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalloz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mornet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matsumura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sahel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Libby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gibbons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-17-06517.2000" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pannicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Forster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Picaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;cois Rodius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydee Rosas-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulmaro Cisneros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199707070-00056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jean Grant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.66041400.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>