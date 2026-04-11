--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -217,508 +217,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling public urban green space satisfaction: Exploring individual and contextual factors across European cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serigne Daouda Pene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2024.105154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 484, pp.144329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746994v1</w:t>
+                <w:t xml:space="preserve">hal-04810500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling public urban green space satisfaction: Exploring individual and contextual factors across European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Musson</w:t>
+                <w:t xml:space="preserve">Serigne Daouda Pene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 484, pp.144329. </w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.105154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2024.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810500v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing carbon markets connecting farmers and companies: stakeholders claiming territorial-based devices to promote synergies between diverse environmental challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Dupraz</w:t>
+                <w:t xml:space="preserve">Following Pauline advice? A short note on moderate alcohol consumption and subjective well‐being in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-023-00194-6⟩</w:t>
+              <w:t xml:space="preserve">Agribusiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.1333-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agr.21832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315425v1</w:t>
+                <w:t xml:space="preserve">hal-04188386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following Pauline advice? A short note on moderate alcohol consumption and subjective well‐being in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
+                <w:t xml:space="preserve">Designing carbon markets connecting farmers and companies: stakeholders claiming territorial-based devices to promote synergies between diverse environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seyni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agribusiness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.1333-1351. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.167-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/agr.21832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-023-00194-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188386v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’offre en espaces végétalisés au sein des villes européennes</w:t>
               </w:r>
@@ -925,51 +925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,51 +1055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.102323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,226 +1516,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp. 38-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631823v1</w:t>
+                <w:t xml:space="preserve">halshs-00949716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (3), pp.673-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00949716v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policies and urban development</w:t>
               </w:r>
@@ -3104,217 +3104,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918047v1</w:t>
+                <w:t xml:space="preserve">hal-00918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918039v1</w:t>
+                <w:t xml:space="preserve">hal-00918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4835,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Viaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2024.105154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coisnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00194-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03559667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03504716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Seyni Abdou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Viaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2024.105154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coisnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00194-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03559667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03504716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Seyni Abdou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>