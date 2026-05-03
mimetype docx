--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -802,274 +802,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Landscape in the Analysis of Urbanisation Factors: Methodology and Illustration for the Urban Area of Angers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.301-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504716v1</w:t>
+                <w:t xml:space="preserve">hal-03343520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
+                <w:t xml:space="preserve">Characterising the Landscape in the Analysis of Urbanisation Factors: Methodology and Illustration for the Urban Area of Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73 (1), pp.301-315. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 528-529, pp.109 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343520v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp. 38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1643,51 +1643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96 (3), pp.673-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (33), pp. 33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,89 +1842,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1938,499 +1950,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vache et le Territoire. Comment le développement d'une micro-filière agricole peut-il contribuer au cadre de vie en milieu urbain ? Application à la Vache Nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousseliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00753221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2440,1214 +2452,1214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of local carbon markets connecting farmers and companies: socio-economic outlines of innovative devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Nasser Seyni Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European IFSA Symposium Farming systems: Facing uncertainties and enhancing opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Mar 2020, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the establishment of a voluntary carbon compensation market: the contributions of a choice experiment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Nasser Seyni Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Thareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Paysages et Développement Durable 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918034v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918049v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918040v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information on biodiversity and environmental behaviors: a European study of individual and institutional drivers to adopt sustainable gardening practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3669,265 +3681,265 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental zoning and urban development: natural regional parks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] OCDE (Organisation de coopération et de développement économiques). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3937,279 +3949,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie - La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.91-110, 2015, 978-2-35113- 238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4219,151 +4231,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols, Déterminants, impacts et leviers d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Fack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEPE; ESCo_15-Artificialisation. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4373,100 +4385,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de localisation résidentielle, externalités agricoles et politiques agri-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université d'Angers, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01784284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4476,219 +4488,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policy and urban sprawl: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4835,51 +4847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Viaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2024.105154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coisnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00194-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03559667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03504716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Seyni Abdou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Viaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2024.105154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coisnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00194-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03559667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03504716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H9SM7BZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Royer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Seyni Abdou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>