--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,508 +217,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling public urban green space satisfaction: Exploring individual and contextual factors across European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Musson</w:t>
+                <w:t xml:space="preserve">Serigne Daouda Pene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.105154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2024.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810500v2</w:t>
+                <w:t xml:space="preserve">hal-04746994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling public urban green space satisfaction: Exploring individual and contextual factors across European cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serigne Daouda Pene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.105154. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 484, pp.144329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2024.105154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746994v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following Pauline advice? A short note on moderate alcohol consumption and subjective well‐being in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
+                <w:t xml:space="preserve">Designing carbon markets connecting farmers and companies: stakeholders claiming territorial-based devices to promote synergies between diverse environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seyni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agribusiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/agr.21832⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.167-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-023-00194-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188386v1</w:t>
+                <w:t xml:space="preserve">hal-04315425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing carbon markets connecting farmers and companies: stakeholders claiming territorial-based devices to promote synergies between diverse environmental challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Dupraz</w:t>
+                <w:t xml:space="preserve">Following Pauline advice? A short note on moderate alcohol consumption and subjective well‐being in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (2), pp.167-191. </w:t>
+              <w:t xml:space="preserve">Agribusiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.1333-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-023-00194-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/agr.21832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315425v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’offre en espaces végétalisés au sein des villes européennes</w:t>
               </w:r>
@@ -802,304 +802,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterising the Landscape in the Analysis of Urbanisation Factors: Methodology and Illustration for the Urban Area of Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12453⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 528-529, pp.109 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343520v1</w:t>
+                <w:t xml:space="preserve">hal-03504716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Landscape in the Analysis of Urbanisation Factors: Methodology and Illustration for the Urban Area of Angers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+                <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 528-529, pp.109 - 128. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.301-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504716v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.102323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,226 +1516,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (3), pp.673-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949716v1</w:t>
+                <w:t xml:space="preserve">hal-02631823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp. 38-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631823v1</w:t>
+                <w:t xml:space="preserve">halshs-00949716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policies and urban development</w:t>
               </w:r>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (33), pp. 33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,217 +3116,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918039v1</w:t>
+                <w:t xml:space="preserve">hal-00918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918047v1</w:t>
+                <w:t xml:space="preserve">hal-00918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
@@ -3338,280 +3338,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918049v1</w:t>
+                <w:t xml:space="preserve">hal-00918034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918040v1</w:t>
+                <w:t xml:space="preserve">hal-00918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918034v1</w:t>
+                <w:t xml:space="preserve">hal-00918040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental zoning and urban development: natural regional parks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4101,51 +4101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4616,51 +4616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Viaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2024.105154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coisnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00194-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03559667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03504716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H9SM7BZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Royer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Seyni Abdou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Viaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2024.105154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coisnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00194-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03559667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03504716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H9SM7BZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Royer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Seyni Abdou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>