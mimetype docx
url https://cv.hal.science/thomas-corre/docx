--- v1 (2026-03-29)
+++ v2 (2026-05-01)
@@ -1919,51 +1919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AAA1FCB"/>
+    <w:nsid w:val="A423DB52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>