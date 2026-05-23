--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -169,750 +169,750 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress intensity factor determination along a kinked crack path by DIC analyses</w:t>
+                <w:t xml:space="preserve">A Single Tensile Test for TRIP–TWIP Mechanisms High-Throughput Mapping in a Compositionally Graded Ti–Nb Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo P van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-025-00862-2⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (11), pp.4737 - 4743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085982v1</w:t>
+                <w:t xml:space="preserve">hal-05367344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Tensile Test for TRIP–TWIP Mechanisms High-Throughput Mapping in a Compositionally Graded Ti–Nb Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A FDM-based experimental benchmark for evaluating quasistatic crack propagation in anisotropic linear elastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Galy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (11), pp.4737 - 4743. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07941-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367344v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FDM-based experimental benchmark for evaluating quasistatic crack propagation in anisotropic linear elastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress intensity factor determination along a kinked crack path by DIC analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corre</w:t>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-025-00862-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042969v1</w:t>
+                <w:t xml:space="preserve">hal-05085982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path differences between quasistatic and fatigue cracks in anisotropic media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toughening effects of out-of-crack-path architected zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ataollah Mesgarnejad</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Karma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (6), pp.L063001. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.237-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.L063001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00811-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546947v1</w:t>
+                <w:t xml:space="preserve">hal-04680318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and shear behavior of recycled AA 6060 aluminium chips by direct hot extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Path differences between quasistatic and fatigue cracks in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Perrin</w:t>
+                <w:t xml:space="preserve">Ataollah Mesgarnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Gebhard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Karma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02670836241287768⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.L063001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.L063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734285v1</w:t>
+                <w:t xml:space="preserve">hal-04546947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening effects of out-of-crack-path architected zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile and shear behavior of recycled AA 6060 aluminium chips by direct hot extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gebhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Triclot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Théo Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lola Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248, pp.237-255. </w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00811-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02670836241287768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680318v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of boundary conditions for the 2D modeling of crack propagation in linear elastic Compact Tension tests</w:t>
               </w:r>
@@ -1028,77 +1028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the deposition direction on fracture propagation in a Duplex Stainless Steel manufactured by Directed Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,64 +1132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinked crack paths in polycarbonate samples printed by fused deposition modelling using criss-cross patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1223,51 +1223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non steady-state intersonic cracks in elastomer membranes under large static strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental full field analysis for dynamic fracture of elastomer membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1502,51 +1502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic crack growth in elastomers: experimental energetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,51 +1655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Dynamic Fracture of Elastomers - I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4034638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1758,51 +1758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture dynamique de membranes élastomères : étude expérimentale par mesure de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. École centrale de Nantes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ECDN0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1919,51 +1919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A423DB52"/>
+    <w:nsid w:val="0F2DE570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8929-484X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07941-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006177v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lebl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00447-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4034638" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01994376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECDN0043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8929-484X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P van Landeghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07941-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006177v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lebl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00447-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4034638" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01994376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECDN0043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>