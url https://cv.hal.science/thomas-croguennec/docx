--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thomas Croguennec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-Heating-Induced Microparticles of β-Lactoglobulin: Understanding the Respective Role of Alkaline pH and Lactose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c01081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors impact calcium bioaccessibility in dairy and plant-based products during static in vitro digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.118023. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for predicting industrial performance: example of the dry matter content of Emmental-type cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 162, pp.106143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough innovations in industrial cheesemaking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.101267. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2024.101267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein mixed systems as wall material for microencapsulation of Mānuka essential Oil: Characterization and in vitro release kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187, pp.114419. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-objective data-driven approach: A route to drive performance optimization in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.104697. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la vision des apprenants de leur enseignement et de leur lien au numérique : résultat d'une enquête pré-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear properties and yielding of enzymatic milk gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (20), pp.3562-3569. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SM01556K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in design of healthier plant-based alternatives: nutritional profile, gastrointestinal digestion, and consumer perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (30), pp.10483-10498. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2022.2081666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of enzymatic milk gel: Effect of ion partitioning in casein micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faiveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.107739. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.107739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation: New insights and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of minerals during the vacuum concentration of dairy ultrafiltration permeates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, pp.105426. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2022.105426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy to assess the mechanical properties of individual casein micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.107577. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.107577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Chelation by Phosphate Ions and Its Influence on Fouling Mechanisms of Whey Protein Solutions in a Plate Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa A Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of microparticle formation by dry heating of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.110221. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different methods for estimating kinetic parameters of whey protein heat-induced denaturation in infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esly Ferreira Da Costa Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.110272. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the phosphate/calcium molar ratio on fouling deposits generated by the processing of a whey protein isolate in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.154-165. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular mechanisms underlying interactions between caseins and lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Araujo Mantovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zerlotti Mercadante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.109781. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of calcium and magnesium chlorides as simple means of varying bound and precipitated minerals in casein micelle: Effect on enzymatic coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (11), pp.9923-9935. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repartition of whey protein microgels and caseins between fat droplet surface and the continuous phase governs the heat stability of emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 563, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH- and ionic strength-dependent interaction between cyanidin-3-O-glucoside and sodium caseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the heat stability of whey protein-rich emulsions by combining the functional role of WPM and caseins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the calcium/protein molar ratio on β-lactoglobulin denaturation kinetics and fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up production of vitamin loaded heteroprotein coacervates and their protective property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation: A generic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the presence of a small molecule affects the complex coacervation between lactoferrin and β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated whey proteins and trace of caseins synergistically improve the heat stability of whey protein-rich emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.487-495. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Heteroprotein Coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D.S. Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (31), pp.7821-7828. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous co-assembly of lactoferrin and β-lactoglobulin as a promising biocarrier for vitamin B9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of whey protein fouling in a plate heat exchanger using the kinetic parameters of the thermal denaturation reaction of β-lactoglobulin and the bulk temperature profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.9611-9630. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/4924250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coacervation between lactoferrin and the two isoforms of B-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.238-247. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium content and flow regime on whey protein fouling and cleaning in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Folic Acid Induces Specific Self-Aggregation of Lactoferrin: Thermodynamic Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.12481-12488. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/139638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioencapsulation Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre 2015, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine beta-lactoglobulin/fatty acid complexes: binding, structural, and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (5), pp.409-426. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Assembly and Induced Aggregation of Food Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in polymer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 256, pp.68-102. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/12_2012_201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins as encapsulation devices and delivery vehicles: Applications and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caseinomacropeptide modifies the heat-induced denaturation aggregation process of [i]β-lactoglobulin[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes between linoleate and native or aggregated β-lactoglobulin: Interaction parameters and in vitro cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.2305-2313. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Lactoglobulin-linoleate complexes: In vitro digestion and the role of protein in fatty acid uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A Hennessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.4258-4268. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are disulphide bonds formed during acid gelation of preheated milk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Huyen Tran Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (9), pp.1940-1948. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beta-Lactoglobulin as a Molecular Carrier of Linoleate: Characterization and Effects on Intestinal Epithelial Cells in Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (37), pp.9476-9483. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf3028396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physicochemical parameters during dry heating strongly influence the gelling properties of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (4), pp.296-303. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between lactoferrin and casein micelles in skimmed milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Phelebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1-2), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation at Residue Level of the Early Steps during the Assembly of Two Proteins into Supramolecular Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine B Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.2200-2210. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Structure during Self-Assembly of Oppositely Charged Proteins in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine B Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.1920-1926. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200264m|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier les fonctionnalités des crèmes en modifiant la phase non grasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Laitière Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 714, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.133-147. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b9h9-fp90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation at residue level of the early steps during the assembly of two proteins into supramolecular objects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.2200-10. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and structure during self-assembly of oppositely charged proteins in aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.1920-6. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200264m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (12), pp.4138-44. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9090427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1794, pp.709-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and stability of alpha-lactalbumin-lysozyme spherical particles: Involvement of electrostatic forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 146 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2009.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and stability of α-lactalbumin–lysozyme spherical particles: Involvement of electrostatic forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of heat-treated ovalbumin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (2), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apo α-lactalbumin and lysozyme are colocalized in their subsequently formed spherical supramolecular assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (23), pp.6085-6093. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.06130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of exposed sulfhydryl groups in heated β-lactoglobulin A using IAEDANS and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kehoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (17), pp.7107-7113. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070397r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature affects the supramolecular structures resulting from α-lactalbumin-lysozyme interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (5), pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi062129c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and foaming properties of sulfydryl-modified bovine β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of hen egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0529969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen egg white fractionation by ion-exchange chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hietanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quiros del Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.2158-2163. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf048369l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of effects of industrial processing steps on functional properties of pasteurised liquid egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for synergy in the denaturation at the air-water interface of ovalbumine, ovotransferrin and lysozyme in ternary mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of heat-induced nonnative β-lactoglobulin monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (5), pp.1340-1346. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.03513204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-catalyzed formation of disulfide-linked dimer of bovine $\beta$-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (6), pp.517-525. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin, Ovotransferrin, Lysozyme: Three Model Proteins for Structural Modifications at the Air−Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (21), pp.6354-6361. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf034184n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable monomeric intermediate with exposed Cys-119 is formed during heat denaturation of β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan T. O’kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Mehra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 301 (2), pp.465-471. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-291X(02)02997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step chromatographic procedure for the preparation of hen egg white ovotransferrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212, pp.296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysozyme effect on ion transmission through an ultrafiltration membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 211 (5), pp.349-351. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002170000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein net electric charge determines the surface rheological properties of ovalbumin adsorbed at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and citrate interactions with hen egg white lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Graet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0308-8146(99)00147-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple rapid procedure for preparation of large quantities of ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.4883-4889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale whey protein aggregate ingredients modify the structuration of milk curd during enzymatic coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th NIZO Dairy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier; NIZO, Oct 2025, Papendal, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to better understand and optimize cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIL idf, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjean Razov Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of Mānuka essential oil by plant and animal protein mix systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubilisation of mineral salts during vacuum concentration of dairy ultrafiltration permeates in relation to fouling of evaporators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCFP2022 - Fouling and Cleaning in Food Processing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://fcfp2022.symposium.inrae.fr/technical-comittee, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ICC Conference “Future Challenges for Cereal Science &amp; Technology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey protein aggregates and caseins to control the texture of dairy emulsions in a large range of protein concentrations without non-dairy additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, elsevier; Teagasc; failte Ireland; meetin Ireland; food structure and functionality forum, Oct 2021, CORK, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive yielding of dilute colloidal gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large deformations GDR SLAMM workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS,INRAE, Jun 2021, webinare, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des protéines par maîtrise des fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'Institut Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Interactions / assemblies and subsequent properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation: formation and potential applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la compétition pour l’adsorption à l’interface, entre protéines solubles et agrégées, permet de contrôler la texture des émulsions laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From’Innov: a new concept for building cheese texture and taste separately for design-on-demand and short supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10 th Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey protein emulsions : how to control texture in a large range of protein concentration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st symposium in food Science and technology of Tocantins “Quality control in food processing, Advanced research applied to food industry and Entrepreneurship”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palmas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages fonctionnels obtenus par étuvage de poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILISATION DES ÉMULSIONS PAR DES MICELLES DE CASÉINES. APPROCHE RÉDUCTIONNISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Micleuşanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Chirsanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferința Tehnico-Științifică a Colaboratorilor, Doctoranzilor și Studenților, Universitatea Tehnică a Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea Tehnică a Moldovei, Nov 2017, Chișinău, Moldavie. pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the texture of oil-in-water emulsions by modulating interfacial composition in complex systems containing whey protein aggregates, caseins and non-heated whet proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Papendal, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Calcium/ Β-Lg Molar Ratio on Plate Heat Exchanger Fouling for Various Whey Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up production of vitamin-whey proteins coacervates and their protective property against storage degradations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2016, Wageningen, Netherlands. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey protein aggregates modulate the heat stability of whey protein-stabilized emulsions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of β-lactoglobulin/lactoferrin heteroprotein coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactoferrin/β-lactoglobulin heteroprotein system: Interactions, coacervation and encapsulation potentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure and properties of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.international Conference on Sustainable Agriculture and Food Security - A comprehensive approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Jatinangor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between β-lactoglobulin denaturation and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XI - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structures and properties of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nutrition Infantile, Spectralys Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein association and aggregation: co-assembly into coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein network meeting, R&amp;D Nestlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMM Anual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction/Coacervation between food proteins : Mechanisms and potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure et propriétés des agrégats de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "structurationdes gels laitiers : addition d'(exo)polysaccharides, proteines d'origine végétale,.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02215950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes between fatty acids and native or aggregated β-lactoglobulin: binding properties and biological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project`s Conference International "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and self-assembly of globular proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Viçosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of [i]β-lactoglobulin[/i] variants for spontaneous assembly with lactoferrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling whey proteins spontaneous self assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de l'American dairy science association (ADSA) et de l'American society of animal science (ASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nouvelle Orléans (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nano et microstuctures par assemblages de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique 2011 Protéines laitières - Aspects nutritionnels et fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of dry heating on Beta-Lactoglobulin under controlled pH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.391-398, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-lactoglobulin/Linoleic Acid Complexes – Formation, Binding Stoichiometry and Cytotoxic Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and self-assembly of globular proteins: Mechanism and properties of formed supramolecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2011 Biobased Polymers and Related Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ß-lactoglobulin/linoleic acid complexes - Formation, binding stoichiometry and cytotoxic capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Area Section Biochemical Society Annual Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Maynooth (IRL), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Bouchebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of supramolecular structures from globular proteins: case of alpha-lactalbumin in association with lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel structures and delivery systems : application to food stabilization and controlled release of bioactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bioactive properties of ovoflavoprotein hydrolysate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hietanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pihlanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of formation of apo-alpha-Lactalbumin - Lysozyme microspheres. Delivery of functionality in complex food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'interaction entre l'alpha-lactalbumine et le lysozyme par mesures de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Rencontre Biologie-Physique du Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular imaging by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha-Lactalbumin - Lysozyme interaction as evidenced by fluorescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII European Symposium of The Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving productivity and sustainability in the food industry through a multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saint-malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating milk gel structuration by adding pre-formed whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF CALCIUM BIOACCESSIBILITY IN FOOD SOURCE OF DIETARY CALCIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD BIOACTIVES &amp; HEALTH (FBHC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative technological route using fractal whey protein aggregates instead of texturising agents to create clean label dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ebongué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.univ-rennes.fr/evenements-0/journees-scientifiques-ed-egaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yielding properties of milk gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés rhéologiques des gels présure dépendent de la répartition des cations bivalents dans les micelles de caséine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, 100% virtual edition, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheological properties of rennet gels depend on the divalent cation distribution in the casein micelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Ecole Doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes Edition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle N'Tsiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the whey protein-stabilized emulsion texture in a large range of concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building cheese texture and taste separately for design-on-demand and short supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation: mechanisms & potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate and calcium effects on the heat-denaturation of whey proteins and on the fouling mass deposited onto the surface of a heat exchanger surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glendara Aparecida de Souza Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World Congress of Food Science and Technology - IUFOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Structure and Functionality Forum Symposium – from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Singapour city, Singapore. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité thermique d’émulsion d’agrégats de protéines sériques est modulée par la présence d’une faible proportion de caséines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the heat stability of whey protein microgel-emulsion with a small quantity of casein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rotterdam, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced aggregation of whey proteins is affected by storage conditions of WPI powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of textured dairy emulsions by connecting oil droplets through whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk protein aggregates as a function of casein micelles/whey proteins ratio by Asymmetrical Flow Field Flow Fractionation (AF4) coupled with Multiangle Laser Light Scattering (MALLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone des techniques separatives (AFSEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex coacervation of whey proteins to design biocarriers for bioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between casein micelles cross-linked with transglutaminase and cyanidine3-O-glucoside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex coacervation of whey proteins to design biocarriers for bioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Guelph, Canada. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.International Conference on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactoferrin interacts and forms coacervates with the two isoforms of β-lactoglobulin : preference for isoform A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-assemblage de protéines alimentaires en coacervats: mécanismes et applications potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2015 biopolymères Sources et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of WPI powders during ageing and impact on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of evolution of WPI powders during ageing and impact foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Drying Conference (EuroDrying'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés interfaciales et moussantes des protéines au cours du stockage de poudres de WPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein co-assembly for the delivery of bioactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction/coacervation between food proteins: Mechanisms and potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250.ACS National Meeting &amp; Exposition (Innovation from Discovery to Application)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs structuraux de l’évolution des poudres de WPI au stockage et impact sur les propriétés moussantes et l’indice de brunissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMS - Science et Technologie des Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Assemblage de la β-lactoglobuline et de la lactoferrine en microsphères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific binding of Minerals affects spontaneous co-assembly of globular proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of the chemical modifications occuring during the dry heating of alpha-lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-lactoglobulin/Linoleic Acid Complexes – Formation, Binding Stoichiometry and Cytotoxic Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-heating pH modifies the structure and functional properties of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling whey proteins spontaneous self assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and self-assembly between alpha-lactalbumin and lysozyme : structures and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Conference of the European Colloid and Interface Society ECIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein assembly for the design of new materials: characterization of interactions at amino-acid level between alpha-lactalbumin and lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Silvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Schwalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Conference of the European Colloid and Interface Society ECIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactivité des agrégats de b-lactoglobuline peut-elle s’expliquer par l’exposition privilégiée de certains thiols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Kehoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Batz-sur-mer, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laits et produits laitiers quelques défis pour l’industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions Ltd. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 304 p., 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, coordonnateurs de l'ouvrage Valérie Gagnaire et Thomas Croguennec, 978-1-78948-171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.wiley.com/en-us/Milk+and+Dairy+Products%3A+Some+Challenges+for+the+Dairy+Industry-p-9781394312399. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition, 288p., 2024, SCIENCES – Agronomy and Food Science, Valérie Gagnaire, Thomas Croguennec, 978-1-394-31239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième édition, 210 p., 2017, 978-2743022617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3: Food Biochemistry and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 436 p., 2016, Food Science and Technology series, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 2: Food Process Engineering and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 346 p., 2016, Food Science and Technology, 978-1-84821-933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 244 p., 2016, Food Science and technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 1- Stabilisation biologique et physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 381 p., 2008, 2743008334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lavoisier TEC et DOC, 161p., 2008, 978-274301033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 176 p., 2008, 978-2743010331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 185 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier, 184 p., 2007, 2743010320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 2- Technologie des Produits Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 456 p., 2007, 2743008881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic Gelation of Milk, Curd Draining and Cheese Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faiveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition (1), </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2024, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and Limitations of Current In Vitro Models Used for Studying Infant Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE; 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2024, Sciences Agronomy and Food Science Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Salt Composition, Distribution and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul McSweeney John McNamara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ieme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 3 part 9 dairy chemistry section 35 milk salts, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins: Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ième édtion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2 part 3 Analysis of milk and dairy products, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier academic press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-481, 2022, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00194-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder properties and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrjö Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Afrassiabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Le Floch-Fouéré; Pierre Schuck; Gaëlle Tanguy; Luca Lanotte; Romain Jeantet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy IndustryFrom Established Technologies to Advanced Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68 p., 2021, 9781351119504. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Structure Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSC Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450p., 2020, Food Chemistry, Function and Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Whey Protein Powders During Storage .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whey Proteins From Milk to Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2019, 978-0-12-812124-5. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812124-5.00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4: Du lait au fromage : aspects biochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1001 p., 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins - Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22616-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional properties of ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non enzymatic browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From milk to dairy product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-Induced Denaturation, Aggregation and Gelation of Whey Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J Kehoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dairy Chemistry Volume 1B: Proteins: Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4iéme édition, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 482 p., 2016, 978-1-4939-2800-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other food constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grape to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émulsions laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulsions alimentaires et foisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 482 p., 2013, 978-2-7462-3203-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuf ingrédient alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nau, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'œuf et des ovoproduits : de l'œuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, non paginé, 2011, 9782743012243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processed egg products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processed egg products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nys, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg chemistry, production and consumption (Volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2011, 978 1 84569 754 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ingrédient alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'oeuf et des ovoproduits de l'oeuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Tec &amp; Doc Lavoisier, 555 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2743012243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avidin-Biotin Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riboflavin -binding protein (flavoprotein)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin and gene-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized protein aggregate particles and process for the preparation of said particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP3384779 (A1) WO2018185192 (A1). 2018, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'oeuf, pour l'obtention d'au moins une protéine basique de blanc d'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011004129 (A1) FR2947818 (A1) EP 2451825 (A1). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'œuf, pour l'obtention d'au moins une protéine basique de blanc d'œuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011004129. 2011, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and self assembly of globular proteins : mechanism and properties of formed supramolecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein assembly for the design of new materials: characterization of interactions at amino acids levels between a-lactalbumin and lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk gel formation and properties: impact of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéraux, cycles thermiques de faibles intensités et coagulation du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Wanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Maison du Lait, Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId664"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thomas Croguennec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors impact calcium bioaccessibility in dairy and plant-based products during static in vitro digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.118023. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-Heating-Induced Microparticles of β-Lactoglobulin: Understanding the Respective Role of Alkaline pH and Lactose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c01081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for predicting industrial performance: example of the dry matter content of Emmental-type cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 162, pp.106143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough innovations in industrial cheesemaking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.101267. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2024.101267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein mixed systems as wall material for microencapsulation of Mānuka essential Oil: Characterization and in vitro release kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187, pp.114419. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-objective data-driven approach: A route to drive performance optimization in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.104697. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la vision des apprenants de leur enseignement et de leur lien au numérique : résultat d'une enquête pré-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear properties and yielding of enzymatic milk gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (20), pp.3562-3569. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SM01556K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in design of healthier plant-based alternatives: nutritional profile, gastrointestinal digestion, and consumer perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (30), pp.10483-10498. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2022.2081666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation: New insights and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy to assess the mechanical properties of individual casein micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.107577. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.107577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of minerals during the vacuum concentration of dairy ultrafiltration permeates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, pp.105426. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2022.105426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of enzymatic milk gel: Effect of ion partitioning in casein micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faiveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.107739. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.107739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Chelation by Phosphate Ions and Its Influence on Fouling Mechanisms of Whey Protein Solutions in a Plate Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa A Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different methods for estimating kinetic parameters of whey protein heat-induced denaturation in infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esly Ferreira Da Costa Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.110272. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of microparticle formation by dry heating of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.110221. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the phosphate/calcium molar ratio on fouling deposits generated by the processing of a whey protein isolate in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.154-165. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular mechanisms underlying interactions between caseins and lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Araujo Mantovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zerlotti Mercadante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.109781. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of calcium and magnesium chlorides as simple means of varying bound and precipitated minerals in casein micelle: Effect on enzymatic coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (11), pp.9923-9935. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repartition of whey protein microgels and caseins between fat droplet surface and the continuous phase governs the heat stability of emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 563, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the heat stability of whey protein-rich emulsions by combining the functional role of WPM and caseins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH- and ionic strength-dependent interaction between cyanidin-3-O-glucoside and sodium caseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the calcium/protein molar ratio on β-lactoglobulin denaturation kinetics and fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up production of vitamin loaded heteroprotein coacervates and their protective property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the presence of a small molecule affects the complex coacervation between lactoferrin and β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation: A generic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Heteroprotein Coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D.S. Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (31), pp.7821-7828. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated whey proteins and trace of caseins synergistically improve the heat stability of whey protein-rich emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.487-495. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous co-assembly of lactoferrin and β-lactoglobulin as a promising biocarrier for vitamin B9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of whey protein fouling in a plate heat exchanger using the kinetic parameters of the thermal denaturation reaction of β-lactoglobulin and the bulk temperature profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.9611-9630. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/4924250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Folic Acid Induces Specific Self-Aggregation of Lactoferrin: Thermodynamic Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.12481-12488. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/139638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium content and flow regime on whey protein fouling and cleaning in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioencapsulation Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre 2015, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coacervation between lactoferrin and the two isoforms of B-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.238-247. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine beta-lactoglobulin/fatty acid complexes: binding, structural, and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (5), pp.409-426. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Assembly and Induced Aggregation of Food Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in polymer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 256, pp.68-102. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/12_2012_201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins as encapsulation devices and delivery vehicles: Applications and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caseinomacropeptide modifies the heat-induced denaturation aggregation process of [i]β-lactoglobulin[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are disulphide bonds formed during acid gelation of preheated milk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Huyen Tran Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (9), pp.1940-1948. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Lactoglobulin-linoleate complexes: In vitro digestion and the role of protein in fatty acid uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A Hennessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.4258-4268. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes between linoleate and native or aggregated β-lactoglobulin: Interaction parameters and in vitro cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.2305-2313. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physicochemical parameters during dry heating strongly influence the gelling properties of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (4), pp.296-303. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between lactoferrin and casein micelles in skimmed milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Phelebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1-2), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beta-Lactoglobulin as a Molecular Carrier of Linoleate: Characterization and Effects on Intestinal Epithelial Cells in Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (37), pp.9476-9483. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf3028396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.133-147. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b9h9-fp90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation at residue level of the early steps during the assembly of two proteins into supramolecular objects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.2200-10. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier les fonctionnalités des crèmes en modifiant la phase non grasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Laitière Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 714, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and structure during self-assembly of oppositely charged proteins in aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.1920-6. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200264m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Structure during Self-Assembly of Oppositely Charged Proteins in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine B Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.1920-1926. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200264m|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation at Residue Level of the Early Steps during the Assembly of Two Proteins into Supramolecular Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine B Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.2200-2210. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (12), pp.4138-44. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9090427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and stability of alpha-lactalbumin-lysozyme spherical particles: Involvement of electrostatic forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1794, pp.709-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and stability of α-lactalbumin–lysozyme spherical particles: Involvement of electrostatic forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 146 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2009.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of heat-treated ovalbumin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (2), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apo α-lactalbumin and lysozyme are colocalized in their subsequently formed spherical supramolecular assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (23), pp.6085-6093. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.06130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of exposed sulfhydryl groups in heated β-lactoglobulin A using IAEDANS and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kehoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (17), pp.7107-7113. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070397r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature affects the supramolecular structures resulting from α-lactalbumin-lysozyme interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (5), pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi062129c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of hen egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0529969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and foaming properties of sulfydryl-modified bovine β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of effects of industrial processing steps on functional properties of pasteurised liquid egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen egg white fractionation by ion-exchange chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hietanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quiros del Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.2158-2163. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf048369l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for synergy in the denaturation at the air-water interface of ovalbumine, ovotransferrin and lysozyme in ternary mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-catalyzed formation of disulfide-linked dimer of bovine $\beta$-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (6), pp.517-525. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of heat-induced nonnative β-lactoglobulin monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (5), pp.1340-1346. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.03513204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable monomeric intermediate with exposed Cys-119 is formed during heat denaturation of β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan T. O’kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Mehra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 301 (2), pp.465-471. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-291X(02)02997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin, Ovotransferrin, Lysozyme: Three Model Proteins for Structural Modifications at the Air−Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (21), pp.6354-6361. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf034184n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step chromatographic procedure for the preparation of hen egg white ovotransferrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212, pp.296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and citrate interactions with hen egg white lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Graet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0308-8146(99)00147-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein net electric charge determines the surface rheological properties of ovalbumin adsorbed at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple rapid procedure for preparation of large quantities of ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.4883-4889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysozyme effect on ion transmission through an ultrafiltration membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 211 (5), pp.349-351. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002170000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale whey protein aggregate ingredients modify the structuration of milk curd during enzymatic coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th NIZO Dairy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier; NIZO, Oct 2025, Papendal, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjean Razov Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to better understand and optimize cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIL idf, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of Mānuka essential oil by plant and animal protein mix systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandi Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ICC Conference “Future Challenges for Cereal Science &amp; Technology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubilisation of mineral salts during vacuum concentration of dairy ultrafiltration permeates in relation to fouling of evaporators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCFP2022 - Fouling and Cleaning in Food Processing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://fcfp2022.symposium.inrae.fr/technical-comittee, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive yielding of dilute colloidal gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large deformations GDR SLAMM workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS,INRAE, Jun 2021, webinare, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey protein aggregates and caseins to control the texture of dairy emulsions in a large range of protein concentrations without non-dairy additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, elsevier; Teagasc; failte Ireland; meetin Ireland; food structure and functionality forum, Oct 2021, CORK, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des protéines par maîtrise des fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'Institut Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la compétition pour l’adsorption à l’interface, entre protéines solubles et agrégées, permet de contrôler la texture des émulsions laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation: formation and potential applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Interactions / assemblies and subsequent properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey protein emulsions : how to control texture in a large range of protein concentration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st symposium in food Science and technology of Tocantins “Quality control in food processing, Advanced research applied to food industry and Entrepreneurship”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palmas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages fonctionnels obtenus par étuvage de poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILISATION DES ÉMULSIONS PAR DES MICELLES DE CASÉINES. APPROCHE RÉDUCTIONNISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Micleuşanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Chirsanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferința Tehnico-Științifică a Colaboratorilor, Doctoranzilor și Studenților, Universitatea Tehnică a Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea Tehnică a Moldovei, Nov 2017, Chișinău, Moldavie. pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the texture of oil-in-water emulsions by modulating interfacial composition in complex systems containing whey protein aggregates, caseins and non-heated whet proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Papendal, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From’Innov: a new concept for building cheese texture and taste separately for design-on-demand and short supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10 th Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Calcium/ Β-Lg Molar Ratio on Plate Heat Exchanger Fouling for Various Whey Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up production of vitamin-whey proteins coacervates and their protective property against storage degradations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactoferrin/β-lactoglobulin heteroprotein system: Interactions, coacervation and encapsulation potentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of β-lactoglobulin/lactoferrin heteroprotein coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey protein aggregates modulate the heat stability of whey protein-stabilized emulsions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2016, Wageningen, Netherlands. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structures and properties of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nutrition Infantile, Spectralys Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein association and aggregation: co-assembly into coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein network meeting, R&amp;D Nestlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMM Anual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction/Coacervation between food proteins : Mechanisms and potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure and properties of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.international Conference on Sustainable Agriculture and Food Security - A comprehensive approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Jatinangor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between β-lactoglobulin denaturation and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XI - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure et propriétés des agrégats de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "structurationdes gels laitiers : addition d'(exo)polysaccharides, proteines d'origine végétale,.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02215950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and self-assembly of globular proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Viçosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes between fatty acids and native or aggregated β-lactoglobulin: binding properties and biological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project`s Conference International "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of [i]β-lactoglobulin[/i] variants for spontaneous assembly with lactoferrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nano et microstuctures par assemblages de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique 2011 Protéines laitières - Aspects nutritionnels et fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of dry heating on Beta-Lactoglobulin under controlled pH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Engineering and Food (ICEF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.391-398, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling whey proteins spontaneous self assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de l'American dairy science association (ADSA) et de l'American society of animal science (ASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nouvelle Orléans (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-lactoglobulin/Linoleic Acid Complexes – Formation, Binding Stoichiometry and Cytotoxic Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and self-assembly of globular proteins: Mechanism and properties of formed supramolecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2011 Biobased Polymers and Related Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ß-lactoglobulin/linoleic acid complexes - Formation, binding stoichiometry and cytotoxic capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Area Section Biochemical Society Annual Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Maynooth (IRL), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of supramolecular structures from globular proteins: case of alpha-lactalbumin in association with lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel structures and delivery systems : application to food stabilization and controlled release of bioactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Bouchebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'interaction entre l'alpha-lactalbumine et le lysozyme par mesures de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Rencontre Biologie-Physique du Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular imaging by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha-Lactalbumin - Lysozyme interaction as evidenced by fluorescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin-Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII European Symposium of The Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bioactive properties of ovoflavoprotein hydrolysate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hietanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pihlanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of formation of apo-alpha-Lactalbumin - Lysozyme microspheres. Delivery of functionality in complex food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving productivity and sustainability in the food industry through a multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saint-malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating milk gel structuration by adding pre-formed whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF CALCIUM BIOACCESSIBILITY IN FOOD SOURCE OF DIETARY CALCIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD BIOACTIVES &amp; HEALTH (FBHC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative technological route using fractal whey protein aggregates instead of texturising agents to create clean label dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ebongué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.univ-rennes.fr/evenements-0/journees-scientifiques-ed-egaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yielding properties of milk gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés rhéologiques des gels présure dépendent de la répartition des cations bivalents dans les micelles de caséine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, 100% virtual edition, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheological properties of rennet gels depend on the divalent cation distribution in the casein micelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Ecole Doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes Edition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle N'Tsiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the whey protein-stabilized emulsion texture in a large range of concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building cheese texture and taste separately for design-on-demand and short supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroprotein complex coacervation: mechanisms & potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of textured dairy emulsions by connecting oil droplets through whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité thermique d’émulsion d’agrégats de protéines sériques est modulée par la présence d’une faible proportion de caséines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the heat stability of whey protein microgel-emulsion with a small quantity of casein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rotterdam, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced aggregation of whey proteins is affected by storage conditions of WPI powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk protein aggregates as a function of casein micelles/whey proteins ratio by Asymmetrical Flow Field Flow Fractionation (AF4) coupled with Multiangle Laser Light Scattering (MALLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone des techniques separatives (AFSEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex coacervation of whey proteins to design biocarriers for bioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between casein micelles cross-linked with transglutaminase and cyanidine3-O-glucoside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex coacervation of whey proteins to design biocarriers for bioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Guelph, Canada. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Structure and Functionality Forum Symposium – from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Singapour city, Singapore. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate and calcium effects on the heat-denaturation of whey proteins and on the fouling mass deposited onto the surface of a heat exchanger surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glendara Aparecida de Souza Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World Congress of Food Science and Technology - IUFOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of WPI powders during ageing and impact on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of evolution of WPI powders during ageing and impact foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Drying Conference (EuroDrying'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés interfaciales et moussantes des protéines au cours du stockage de poudres de WPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-assemblage de protéines alimentaires en coacervats: mécanismes et applications potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2015 biopolymères Sources et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein co-assembly for the delivery of bioactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction/coacervation between food proteins: Mechanisms and potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250.ACS National Meeting &amp; Exposition (Innovation from Discovery to Application)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs structuraux de l’évolution des poudres de WPI au stockage et impact sur les propriétés moussantes et l’indice de brunissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMS - Science et Technologie des Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.International Conference on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactoferrin interacts and forms coacervates with the two isoforms of β-lactoglobulin : preference for isoform A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Assemblage de la β-lactoglobuline et de la lactoferrine en microsphères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific binding of Minerals affects spontaneous co-assembly of globular proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of the chemical modifications occuring during the dry heating of alpha-lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-lactoglobulin/Linoleic Acid Complexes – Formation, Binding Stoichiometry and Cytotoxic Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-heating pH modifies the structure and functional properties of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling whey proteins spontaneous self assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and self-assembly between alpha-lactalbumin and lysozyme : structures and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Conference of the European Colloid and Interface Society ECIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein assembly for the design of new materials: characterization of interactions at amino-acid level between alpha-lactalbumin and lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Silvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Schwalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Conference of the European Colloid and Interface Society ECIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactivité des agrégats de b-lactoglobuline peut-elle s’expliquer par l’exposition privilégiée de certains thiols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Kehoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Batz-sur-mer, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laits et produits laitiers quelques défis pour l’industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions Ltd. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 304 p., 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, coordonnateurs de l'ouvrage Valérie Gagnaire et Thomas Croguennec, 978-1-78948-171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.wiley.com/en-us/Milk+and+Dairy+Products%3A+Some+Challenges+for+the+Dairy+Industry-p-9781394312399. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition, 288p., 2024, SCIENCES – Agronomy and Food Science, Valérie Gagnaire, Thomas Croguennec, 978-1-394-31239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième édition, 210 p., 2017, 978-2743022617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 2: Food Process Engineering and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 346 p., 2016, Food Science and Technology, 978-1-84821-933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 244 p., 2016, Food Science and technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3: Food Biochemistry and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 436 p., 2016, Food Science and Technology series, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 185 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 1- Stabilisation biologique et physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 381 p., 2008, 2743008334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lavoisier TEC et DOC, 161p., 2008, 978-274301033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 176 p., 2008, 978-2743010331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 2- Technologie des Produits Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 456 p., 2007, 2743008881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier, 184 p., 2007, 2743010320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic Gelation of Milk, Curd Draining and Cheese Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faiveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition (1), </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2024, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and Limitations of Current In Vitro Models Used for Studying Infant Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE; 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2024, Sciences Agronomy and Food Science Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Salt Composition, Distribution and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul McSweeney John McNamara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ieme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 3 part 9 dairy chemistry section 35 milk salts, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins: Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ième édtion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2 part 3 Analysis of milk and dairy products, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier academic press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-481, 2022, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00194-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder properties and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrjö Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Afrassiabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Le Floch-Fouéré; Pierre Schuck; Gaëlle Tanguy; Luca Lanotte; Romain Jeantet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy IndustryFrom Established Technologies to Advanced Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68 p., 2021, 9781351119504. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Structure Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSC Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450p., 2020, Food Chemistry, Function and Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Whey Protein Powders During Storage .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whey Proteins From Milk to Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2019, 978-0-12-812124-5. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812124-5.00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4: Du lait au fromage : aspects biochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1001 p., 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins - Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22616-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non enzymatic browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional properties of ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From milk to dairy product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-Induced Denaturation, Aggregation and Gelation of Whey Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J Kehoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dairy Chemistry Volume 1B: Proteins: Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4iéme édition, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 482 p., 2016, 978-1-4939-2800-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other food constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grape to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2016, Food Science and Technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émulsions laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulsions alimentaires et foisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 482 p., 2013, 978-2-7462-3203-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processed egg products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processed egg products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nys, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg chemistry, production and consumption (Volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2011, 978 1 84569 754 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuf ingrédient alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nau, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'œuf et des ovoproduits : de l'œuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, non paginé, 2011, 9782743012243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ingrédient alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'oeuf et des ovoproduits de l'oeuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Tec &amp; Doc Lavoisier, 555 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2743012243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avidin-Biotin Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riboflavin -binding protein (flavoprotein)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin and gene-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Egg Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized protein aggregate particles and process for the preparation of said particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Schong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP3384779 (A1) WO2018185192 (A1). 2018, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'oeuf, pour l'obtention d'au moins une protéine basique de blanc d'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011004129 (A1) FR2947818 (A1) EP 2451825 (A1). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'œuf, pour l'obtention d'au moins une protéine basique de blanc d'œuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011004129. 2011, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and self assembly of globular proteins : mechanism and properties of formed supramolecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein assembly for the design of new materials: characterization of interactions at amino acids levels between a-lactalbumin and lysozyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk gel formation and properties: impact of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéraux, cycles thermiques de faibles intensités et coagulation du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Wanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Maison du Lait, Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId664"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802584v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2024.101267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01556K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faiveley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa A Scudeller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esly Ferreira Da Costa Junior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110272" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Araujo Mantovani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Tavares" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zerlotti Mercadante" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. de Carvalho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.081" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.12.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2017.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2016.06.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510024v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. Tavares" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio F. Carvalho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-10957" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/4924250" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.02.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lerideau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02299" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454574v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/139638" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454558v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Maux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giblin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brodkorb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0160-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2012_201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.02.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Maux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.031" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hennessy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6682" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huyen Tran Le" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12174" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07VPLWG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849233v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giblin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3028396" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phelebon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.06.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7NQTQHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Salvatore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn A. Persson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200285e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138113v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m|" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Salvatore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duraffourg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Persson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lund" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729258v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907909v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.041" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59BCPM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453939v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.061" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82BGC7R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mehra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03513204" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004023" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569504v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan T. O&#8217;kennedy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02997-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347885v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002170000149" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-913L7SXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694337v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(99)00147-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL6DJH58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686134v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607922v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627104v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404257v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265975v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790541v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097220v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737911v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736668v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781894v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925623v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02073080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Micleu&#351;anu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurica Chirsanova" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497614v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743577v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330038v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512201v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743299v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741037v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454546v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209659v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209508v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729353v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salvatore" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454187v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729395v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.060" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454287v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454376v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729339v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454375v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730089v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pihlanto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495829v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495841v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495848v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutaleb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495845v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514480v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104637v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841539v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256703v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279380v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737415v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913023v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656654v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371098v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glendara Aparecida de Souza Martins" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Six" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lesur" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454597v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454628v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391834v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305345v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454629v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Poncelet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330037v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209845v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209847v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209821v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454531v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454555v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209767v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209820v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209807v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209639v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209589v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190679v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454244v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454245v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454373v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454366v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454367v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silvers" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Schwalbe" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198130v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Kehoe" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522982v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/initiation-a-la-technologie-fromagere-2e-ed/jeantet/descriptif-9782743022617" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348381v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348379v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263569v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219326.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454471v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123279v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729142v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729759v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mahaut" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454472v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673803v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roustel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673478v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402125v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128187661002622" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00262-2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402299v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B978012818766100194X" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00194-X" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887275v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/whey-proteins/deeth/978-0-12-812124-5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812124-5.00004-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791811v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267859v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965226164#abs0010" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22616-4" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263577v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349155v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263581v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349179v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928309v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Kehoe" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927999" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263573v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263571v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349154v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263578v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209477v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786505v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729364v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742002v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvers" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwalbe" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163215v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340483v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wanner" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802584v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2024.101267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01556K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105426" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faiveley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107739" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa A Scudeller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020259" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esly Ferreira Da Costa Junior" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110272" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Araujo Mantovani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Tavares" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zerlotti Mercadante" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.12.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. de Carvalho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2017.10.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. Tavares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio F. Carvalho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2016.06.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-10957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632144v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/4924250" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lerideau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02299" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454574v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/139638" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.02.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Maux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giblin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brodkorb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0160-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2012_201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.02.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209468v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huyen Tran Le" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12174" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07VPLWG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Maux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hennessy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.031" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849232v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phelebon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.06.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7NQTQHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849233v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giblin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3028396" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Salvatore" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duraffourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Persson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lund" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200285e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Salvatore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m|" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137748v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn A. Persson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729209v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907909v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.041" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59BCPM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.061" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82BGC7R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895437v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569510v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mehra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03513204" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan T. O&#8217;kennedy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02997-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347884v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(99)00147-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL6DJH58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686134v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347885v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002170000149" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-913L7SXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404257v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790541v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736668v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097220v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790199v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925623v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02073080v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Micleu&#351;anu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurica Chirsanova" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497614v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512201v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330038v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743577v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741037v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454546v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743299v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209659v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209445v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209508v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454187v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729395v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.060" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729353v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salvatore" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454287v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454376v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemaux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454375v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495841v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495848v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutaleb" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495845v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730089v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pihlanto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495829v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514480v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104637v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841539v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256703v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279380v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737415v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913023v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656654v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454628v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391834v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305345v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454629v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Poncelet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512054v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330037v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454597v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371098v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glendara Aparecida de Souza Martins" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Six" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lesur" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454531v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454555v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209767v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209821v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209820v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209807v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209845v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209847v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209639v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209589v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190679v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454244v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454245v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454373v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454366v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454367v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silvers" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Schwalbe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198130v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Kehoe" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522982v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/initiation-a-la-technologie-fromagere-2e-ed/jeantet/descriptif-9782743022617" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348379v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263569v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219326.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348381v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729759v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mahaut" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454471v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123279v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729142v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454472v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454473v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673803v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roustel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673478v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402125v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128187661002622" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00262-2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402299v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B978012818766100194X" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00194-X" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887275v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/whey-proteins/deeth/978-0-12-812124-5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812124-5.00004-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791811v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267859v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965226164#abs0010" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22616-4" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263581v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349155v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349179v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928309v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Kehoe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927999" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263573v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263571v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349154v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263578v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263577v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209477v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786505v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729364v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742002v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvers" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwalbe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163215v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340483v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wanner" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>